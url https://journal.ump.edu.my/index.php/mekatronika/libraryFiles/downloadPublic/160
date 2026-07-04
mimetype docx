--- v0 (2026-06-10)
+++ v1 (2026-07-04)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0543594C" w14:textId="6215B7EE" w:rsidR="004C5324" w:rsidRPr="003D5CCE" w:rsidRDefault="00DE377D" w:rsidP="00F32690">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE377D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
@@ -283,53 +283,53 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>All affiliations should be indicated with a lower-case or roman number as a superscript letter directly after the author's name and in front of the corresponding address. Please provide the complete postal address of each affiliation (with the country name)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6799"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="636AB2D3" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="636AB2D3" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="43172337" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk231888856"/>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -344,122 +344,110 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The abstract must be formatted in 9-point Times New Roman font, with no indentation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA4DE6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Each manuscript must include a self-contained abstract limited to 250 words. Since the abstract is indexed and displayed separately from the main article, it should clearly present the purpose, methodology, key findings, conclusions, and significance, without referencing external figures, tables, or abbreviations. It should highlight the importance of the research problem and the study’s primary goal, provide </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> detail on the methodology and materials to enable the reader to evaluate the study design, and summarise the most important results, including relevant quantitative data. The abstract should also state the main conclusions and discuss the broader impact or implications. Any new contributions or significant limitations affecting interpretation should be noted. Avoid obscure abbreviations; if needed, define them when first used.</w:t>
+              <w:t>Each manuscript must include a self-contained abstract limited to 250 words. Since the abstract is indexed and displayed separately from the main article, it should clearly present the purpose, methodology, key findings, conclusions, and significance, without referencing external figures, tables, or abbreviations. It should highlight the importance of the research problem and the study’s primary goal, provide sufficient detail on the methodology and materials to enable the reader to evaluate the study design, and summarise the most important results, including relevant quantitative data. The abstract should also state the main conclusions and discuss the broader impact or implications. Any new contributions or significant limitations affecting interpretation should be noted. Avoid obscure abbreviations; if needed, define them when first used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69AEBF02" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE29B3F" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
+          <w:p w14:paraId="6FE29B3F" w14:textId="4407C921" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Article history</w:t>
+              <w:t xml:space="preserve">Article </w:t>
+            </w:r>
+            <w:r w:rsidR="00366F45" w:rsidRPr="003D5CCE">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>History</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="65881A91" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="65881A91" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="0F5B3B12" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39F5E307" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -489,53 +477,53 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Received</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="55247285" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="55247285" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="31701A99" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B924F7" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -564,53 +552,53 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revised</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="7492395D" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="7492395D" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="724A335A" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23A0F823" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -639,53 +627,53 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Accepted</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="522701B7" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="522701B7" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="28AFA331" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="751452C2" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -714,53 +702,53 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Published</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="66A101E5" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="66A101E5" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="3D79AB56" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FAEE49F" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -770,53 +758,53 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7385948E" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="003D5CCE" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="1C2A781C" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="1C2A781C" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="49D2A733" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="316536C8" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -836,53 +824,53 @@
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12F355AD" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="003D5CCE" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="25A8CE26" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="25A8CE26" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="244E8EBC" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74C67D7D" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -903,53 +891,53 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC91147" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="003D5CCE" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="5A09E010" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="5A09E010" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="57F95D4C" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="147D101E" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -970,53 +958,53 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE00AC5" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="003D5CCE" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="4479ED67" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="4479ED67" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="47E59E01" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EEB5E2F" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -1037,53 +1025,53 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36891867" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="003D5CCE" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="3B31F2CC" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="3B31F2CC" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="149554EC" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FE7A6AB" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -1104,53 +1092,53 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34F1CC28" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="003D5CCE" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="259D5E82" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="259D5E82" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="063C54E7" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5391DEC2" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -1171,52 +1159,53 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E1BA533" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="003D5CCE" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="450DC26A" w14:textId="77777777" w:rsidTr="008D023F">
+      <w:tr w:rsidR="008D023F" w:rsidRPr="008E00D2" w14:paraId="450DC26A" w14:textId="77777777" w:rsidTr="00366F45">
         <w:trPr>
+          <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEB8B8"/>
           </w:tcPr>
           <w:p w14:paraId="213F77EC" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AE85248" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="008E00D2" w:rsidRDefault="008D023F" w:rsidP="00433321">
@@ -1257,52 +1246,52 @@
             </w:r>
             <w:r w:rsidRPr="0030096D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Provide 3–6 keywords in italic sentence case that reflect the manuscript's main topics, methods, and discipline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="0C114904" w14:textId="23BECD07" w:rsidR="004424F5" w:rsidRPr="007A2277" w:rsidRDefault="00972C30" w:rsidP="003D5CCE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="003D5CCE" w:rsidRPr="007A2277">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2060,51 +2049,51 @@
         <w:tblW w:w="9865" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
         <w:gridCol w:w="794"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E1CD9" w:rsidRPr="007A2277" w14:paraId="4799A187" w14:textId="77777777" w:rsidTr="008D023F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54A10849" w14:textId="12454354" w:rsidR="001E1CD9" w:rsidRPr="00AC07D2" w:rsidRDefault="008D023F" w:rsidP="00AC07D2">
+          <w:p w14:paraId="54A10849" w14:textId="12454354" w:rsidR="001E1CD9" w:rsidRPr="00AC07D2" w:rsidRDefault="00892847" w:rsidP="00AC07D2">
             <w:pPr>
               <w:pStyle w:val="FigContent"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
@@ -2518,73 +2507,89 @@
       <w:r w:rsidR="00EA0C03">
         <w:t xml:space="preserve">, italic </w:t>
       </w:r>
       <w:r w:rsidR="00090D8F" w:rsidRPr="007A2277">
         <w:t>and presented</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2277">
         <w:t xml:space="preserve"> in a justified layout. To ensure clarity, code snippets should be clearly separated from the main text and, where necessary, enclosed within a frame or box. If multiple algorithms are included, they should be numbered consecutively (e.g., Algorithm 1, Algorithm 2) and accompanied by a concise title.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6FCF11" w14:textId="77777777" w:rsidR="00284AA3" w:rsidRDefault="00284AA3" w:rsidP="009E0C2B">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72680D57" w14:textId="5FE77491" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="009E0C2B">
+    <w:p w14:paraId="053611BA" w14:textId="77777777" w:rsidR="00E35642" w:rsidRDefault="00E35642" w:rsidP="009E0C2B">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0C2B">
+    </w:p>
+    <w:p w14:paraId="72680D57" w14:textId="7CFCB198" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="009E0C2B">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E0C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>rand &lt; Jr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD4C56F" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="009E0C2B">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -3058,55 +3063,55 @@
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677DCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaration of Competing Interests </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2E7D4E" w14:textId="0BD63F83" w:rsidR="00F2667C" w:rsidRDefault="00F2667C" w:rsidP="00F2667C">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A competing interest is any financial, professional, personal, or institutional connection that could influence the research. Disclosure ensures transparency, not an admission of bias. Authors must declare all relevant interests from the three years before the research, and any earlier ones that could still be perceived as a bias. Financial interests include employment, stocks or options, consultation fees, honoraria, paid expert testimony, royalties, and related patents in organisations with </w:t>
+        <w:t xml:space="preserve">A competing interest is any financial, professional, personal, or institutional connection that could influence the research. Disclosure ensures transparency, not an admission of bias. Authors must declare all relevant interests from the three years before the research, and any earlier ones that could still be perceived as a bias. Financial interests include employment, stocks or options, consultation fees, honoraria, paid expert testimony, royalties, and related patents in organisations with a stake in the outcome. Non-financial interests include unpaid leadership roles, relevant personal or professional </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>a stake in the outcome. Non-financial interests include unpaid leadership roles, relevant personal or professional relationships, and strongly held beliefs on the subject. These obligations extend to immediate family members. Authors with editorial or advisory roles at journal must notify the editorial office before submission and include a recusal statement in the Declaration of Competing Interests.</w:t>
+        <w:t>relationships, and strongly held beliefs on the subject. These obligations extend to immediate family members. Authors with editorial or advisory roles at journal must notify the editorial office before submission and include a recusal statement in the Declaration of Competing Interests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A7543D" w14:textId="245B9830" w:rsidR="00F2667C" w:rsidRPr="00F2667C" w:rsidRDefault="00F2667C" w:rsidP="00446773">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F2667C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>With competing interests</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2667C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8D543F" w14:textId="78868D20" w:rsidR="00F2667C" w:rsidRDefault="00F2667C" w:rsidP="00F2667C">
       <w:pPr>
@@ -3541,68 +3546,83 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B83BF01" w14:textId="45C7F9F7" w:rsidR="000676A1" w:rsidRDefault="00015719" w:rsidP="00FE341E">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE341E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Simulation or Secondary Data Studies:</w:t>
       </w:r>
       <w:r w:rsidRPr="00434C99">
         <w:t xml:space="preserve"> This study did not involve human participants or animal subjects. Ethical</w:t>
       </w:r>
       <w:r w:rsidRPr="00015719">
         <w:t xml:space="preserve"> approval was therefore not required for this research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B74CF88" w14:textId="17A7C3C3" w:rsidR="002C018E" w:rsidRDefault="002C018E" w:rsidP="002C018E">
+    <w:p w14:paraId="1BE075CB" w14:textId="77777777" w:rsidR="00E35642" w:rsidRDefault="00E35642" w:rsidP="002C018E">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018E">
+    </w:p>
+    <w:p w14:paraId="7B74CF88" w14:textId="0CBF244E" w:rsidR="002C018E" w:rsidRDefault="002C018E" w:rsidP="002C018E">
+      <w:pPr>
+        <w:pStyle w:val="bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C018E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Generative Artificial Intelligence Disclosure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E587A0" w14:textId="2E90AF8B" w:rsidR="00E3742A" w:rsidRPr="00FD5B8E" w:rsidRDefault="002C018E" w:rsidP="00FD5B8E">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002C018E">
         <w:t xml:space="preserve">Authors must disclose any use of generative AI tools (e.g., large language models, AI writing assistants, image generators, or data analysis aids) during manuscript preparation, specifying the tool's name, version, and purpose of use. Authors remain fully responsible for the accuracy, originality, and integrity of all content; AI tools cannot be listed as authors as they do not meet ICMJE authorship criteria. Use of AI for language editing, grammar, or translation must also be declared. Undisclosed use of AI-generated text, figures, code, or references is a breach of </w:t>
       </w:r>
       <w:r>
         <w:t>journal</w:t>
       </w:r>
       <w:r w:rsidRPr="002C018E">
         <w:t xml:space="preserve"> publication ethics and will be handled under the </w:t>
       </w:r>
       <w:r>
         <w:t>journal’s</w:t>
       </w:r>
       <w:r w:rsidRPr="002C018E">
@@ -3796,52 +3816,50 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adherence to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00756946">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Vancouver (numeric) citation style</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is mandatory at the submission stage. Authors must ensure that all references are prepared according to the provided examples </w:t>
       </w:r>
       <w:r w:rsidR="00214D41">
         <w:t>and that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> consistency </w:t>
       </w:r>
       <w:r w:rsidR="00214D41">
         <w:t xml:space="preserve">is maintained </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">throughout the manuscript. Each entry must include the author(s) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00214D41">
         <w:t>names</w:t>
       </w:r>
       <w:r>
         <w:t>, article/chapter title, full journal/book title, year of publication, volume/issue number, and complete pagination. The inclusion of a Digital Object Identifier (DOI) is highly encouraged for all applicable references. Please note that the journal's official formatting will be strictly applied during the proofing stage, and any missing metadata will be highlighted for mandatory correction by the author.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="5049592B" w14:textId="6B54962F" w:rsidR="006919EC" w:rsidRPr="006919EC" w:rsidRDefault="006919EC" w:rsidP="00A13675">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="006919EC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Relevanc</w:t>
       </w:r>
       <w:r w:rsidR="00EE24CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>e</w:t>
@@ -3894,320 +3912,323 @@
         <w:t>-dash (e.g., [1–4]).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EEACE6" w14:textId="375422BF" w:rsidR="006919EC" w:rsidRPr="006919EC" w:rsidRDefault="006919EC" w:rsidP="00A13675">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="006919EC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Vancouver (Numeric) Style Specifications</w:t>
       </w:r>
       <w:r w:rsidR="00EE24CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006919EC">
         <w:t xml:space="preserve"> The reference list must strictly adhere to the Vancouver formatting standards:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676BCB12" w14:textId="7FCB520C" w:rsidR="006919EC" w:rsidRPr="006919EC" w:rsidRDefault="006919EC" w:rsidP="00A13675">
+    <w:p w14:paraId="676BCB12" w14:textId="7FCB520C" w:rsidR="006919EC" w:rsidRPr="006919EC" w:rsidRDefault="006919EC" w:rsidP="00E35642">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="709" w:hanging="283"/>
+        <w:ind w:left="567" w:hanging="141"/>
       </w:pPr>
       <w:r w:rsidRPr="006919EC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Author Nomenclature:</w:t>
       </w:r>
       <w:r w:rsidRPr="006919EC">
         <w:t xml:space="preserve"> List the surname followed by initials without periods (e.g., Rahman MM). For works with six or fewer authors, list all names. For seven or more authors, list the first three followed by "et al."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5A5160" w14:textId="0979FDC1" w:rsidR="006919EC" w:rsidRPr="006919EC" w:rsidRDefault="006919EC" w:rsidP="00A13675">
+    <w:p w14:paraId="2D5A5160" w14:textId="0979FDC1" w:rsidR="006919EC" w:rsidRPr="006919EC" w:rsidRDefault="006919EC" w:rsidP="00E35642">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="709" w:hanging="283"/>
+        <w:ind w:left="567" w:hanging="141"/>
       </w:pPr>
       <w:r w:rsidRPr="006919EC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Journal Articles:</w:t>
       </w:r>
       <w:r w:rsidRPr="006919EC">
         <w:t xml:space="preserve"> Author(s). Title of the article. </w:t>
       </w:r>
       <w:r w:rsidRPr="006919EC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Full Journal Name</w:t>
       </w:r>
       <w:r w:rsidR="00E3340B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="006919EC">
         <w:t xml:space="preserve"> Year; Volume(Issue): Page range.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF08F90" w14:textId="7CCDFA7B" w:rsidR="006919EC" w:rsidRPr="006919EC" w:rsidRDefault="006919EC" w:rsidP="00A13675">
+    <w:p w14:paraId="7CF08F90" w14:textId="7CCDFA7B" w:rsidR="006919EC" w:rsidRPr="006919EC" w:rsidRDefault="006919EC" w:rsidP="00E35642">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="709" w:hanging="283"/>
+        <w:ind w:left="567" w:hanging="141"/>
       </w:pPr>
       <w:r w:rsidRPr="006919EC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Conference Papers:</w:t>
       </w:r>
       <w:r w:rsidRPr="006919EC">
         <w:t xml:space="preserve"> Author(s). Title of the paper. In: Title of the Conference; Year; Location. Page range.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C0704A" w14:textId="30BB8100" w:rsidR="006919EC" w:rsidRPr="006919EC" w:rsidRDefault="00A13675" w:rsidP="00A13675">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00A13675">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Citation Integrity and Self-Citation Policy: The journal upholds a strict policy against citation manipulation. Authors are required to minimise self-citations, which must not exceed 5 citations or 10% of the total number of references, whichever is lower. All citations must be academically justified and directly relevant to the study</w:t>
       </w:r>
       <w:r w:rsidR="006919EC" w:rsidRPr="006919EC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0041A433" w14:textId="77777777" w:rsidR="00516A7B" w:rsidRPr="00516A7B" w:rsidRDefault="00516A7B" w:rsidP="00214D41">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00516A7B">
         <w:t>Citing References in Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DCF521" w14:textId="77777777" w:rsidR="00E3340B" w:rsidRPr="00E3340B" w:rsidRDefault="00E3340B" w:rsidP="00214D41">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E3340B">
         <w:t>To maintain editorial consistency, please apply the following formats:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB4CA48" w14:textId="77777777" w:rsidR="00E3340B" w:rsidRPr="00E3340B" w:rsidRDefault="00E3340B" w:rsidP="00214D41">
+    <w:p w14:paraId="1BB4CA48" w14:textId="77777777" w:rsidR="00E3340B" w:rsidRPr="00E3340B" w:rsidRDefault="00E3340B" w:rsidP="00E35642">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00E3340B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Single Reference:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3340B">
         <w:t xml:space="preserve"> "...as demonstrated in [1]."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C0F717" w14:textId="77777777" w:rsidR="00E3340B" w:rsidRPr="00E3340B" w:rsidRDefault="00E3340B" w:rsidP="00214D41">
+    <w:p w14:paraId="01C0F717" w14:textId="77777777" w:rsidR="00E3340B" w:rsidRPr="00E3340B" w:rsidRDefault="00E3340B" w:rsidP="00E35642">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00E3340B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Multiple References:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3340B">
         <w:t xml:space="preserve"> "...previous investigations [3, 7, 12] have suggested..."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D3D30B" w14:textId="77777777" w:rsidR="00E3340B" w:rsidRPr="00E3340B" w:rsidRDefault="00E3340B" w:rsidP="00214D41">
+    <w:p w14:paraId="62D3D30B" w14:textId="77777777" w:rsidR="00E3340B" w:rsidRPr="00E3340B" w:rsidRDefault="00E3340B" w:rsidP="00E35642">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00E3340B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Range of References:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3340B">
         <w:t xml:space="preserve"> "...recent advancements in heat transfer [15–19] illustrate..."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07BCDB21" w14:textId="77777777" w:rsidR="00BD401D" w:rsidRPr="00C83D07" w:rsidRDefault="00BD401D" w:rsidP="009063FD">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD401D" w:rsidRPr="00C83D07" w:rsidSect="008D023F">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EDD2FCE" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
+    <w:p w14:paraId="50D7B01B" w14:textId="77777777" w:rsidR="00892847" w:rsidRDefault="00892847" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E624CC8" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
+    <w:p w14:paraId="7A0B81E7" w14:textId="77777777" w:rsidR="00892847" w:rsidRDefault="00892847" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="010B1546" w14:textId="7600AB8C" w:rsidR="00E230AD" w:rsidRPr="008D023F" w:rsidRDefault="008D023F" w:rsidP="008D023F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>journal</w:t>
     </w:r>
     <w:r w:rsidRPr="009851FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.ump.edu.my</w:t>
     </w:r>
@@ -4273,51 +4294,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="009851FC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-1297828782"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="31C71E41" w14:textId="77777777" w:rsidR="008D023F" w:rsidRDefault="008D023F" w:rsidP="008D023F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4513"/>
             <w:tab w:val="center" w:pos="7230"/>
@@ -4332,59 +4353,59 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">*CORRESPONDING AUTHOR | </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>A. Author</w:t>
         </w:r>
         <w:r w:rsidRPr="00BD401D">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
-        <w:bookmarkStart w:id="9" w:name="_Hlk128729850"/>
+        <w:bookmarkStart w:id="8" w:name="_Hlk128729850"/>
         <w:r w:rsidRPr="00155D59">
           <w:rPr>
             <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t></w:t>
         </w:r>
-        <w:bookmarkEnd w:id="9"/>
+        <w:bookmarkEnd w:id="8"/>
         <w:r w:rsidRPr="00BD401D">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>author@gmail.com</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="4907CCC0" w14:textId="591715A9" w:rsidR="008D023F" w:rsidRPr="008D023F" w:rsidRDefault="008D023F" w:rsidP="008D023F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9026"/>
             <w:tab w:val="right" w:pos="9638"/>
           </w:tabs>
           <w:rPr>
@@ -4451,84 +4472,84 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B5F904B" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
+    <w:p w14:paraId="59F3573F" w14:textId="77777777" w:rsidR="00892847" w:rsidRDefault="00892847" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FD7DC95" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
+    <w:p w14:paraId="72D8331C" w14:textId="77777777" w:rsidR="00892847" w:rsidRDefault="00892847" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3AB3403A" w14:textId="13BB9EEC" w:rsidR="008D023F" w:rsidRPr="008D023F" w:rsidRDefault="008D023F" w:rsidP="008D023F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="5" w:name="_Hlk231889815"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="8" w:name="_Hlk231890233"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk231889815"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk231889816"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk231890232"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk231890233"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Author et al. | </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Mekatronika</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
@@ -4615,60 +4636,60 @@
     </w:r>
     <w:r w:rsidRPr="00914D22">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00914D22">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkEnd w:id="8"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0BC2DD19" w14:textId="3D68968A" w:rsidR="008D023F" w:rsidRPr="00A5554A" w:rsidRDefault="008D023F" w:rsidP="008D023F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:color w:val="C81414"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A5554A">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="C81414"/>
         <w:lang w:eastAsia="en-MY"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44A8652B" wp14:editId="0B3DF439">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>293370</wp:posOffset>
@@ -4995,51 +5016,51 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BA43D3C" w14:textId="77777777" w:rsidR="008D023F" w:rsidRDefault="008D023F" w:rsidP="008D023F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="26CDEA76" w14:textId="77777777" w:rsidR="008D023F" w:rsidRPr="00312D99" w:rsidRDefault="008D023F" w:rsidP="008D023F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CB113DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D16B346"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8030,57 +8051,57 @@
   <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00312D99"/>
     <w:rsid w:val="00015719"/>
     <w:rsid w:val="00035DAC"/>
     <w:rsid w:val="00050AB8"/>
     <w:rsid w:val="000576A6"/>
     <w:rsid w:val="0006098F"/>
     <w:rsid w:val="00065DBA"/>
@@ -8120,50 +8141,51 @@
     <w:rsid w:val="00284AA3"/>
     <w:rsid w:val="002914D9"/>
     <w:rsid w:val="00295518"/>
     <w:rsid w:val="00296129"/>
     <w:rsid w:val="00296625"/>
     <w:rsid w:val="002A4BE5"/>
     <w:rsid w:val="002B1E1A"/>
     <w:rsid w:val="002B734D"/>
     <w:rsid w:val="002B758B"/>
     <w:rsid w:val="002C018E"/>
     <w:rsid w:val="002C5816"/>
     <w:rsid w:val="002D0481"/>
     <w:rsid w:val="002D133D"/>
     <w:rsid w:val="0030096D"/>
     <w:rsid w:val="00312D99"/>
     <w:rsid w:val="003275EA"/>
     <w:rsid w:val="00335C57"/>
     <w:rsid w:val="00336DC7"/>
     <w:rsid w:val="0033726F"/>
     <w:rsid w:val="0034057F"/>
     <w:rsid w:val="00344022"/>
     <w:rsid w:val="00351BCB"/>
     <w:rsid w:val="00351CD8"/>
     <w:rsid w:val="003575E4"/>
     <w:rsid w:val="00366AD8"/>
+    <w:rsid w:val="00366F45"/>
     <w:rsid w:val="00385A45"/>
     <w:rsid w:val="003877C5"/>
     <w:rsid w:val="0039023D"/>
     <w:rsid w:val="003A2313"/>
     <w:rsid w:val="003A5991"/>
     <w:rsid w:val="003A7638"/>
     <w:rsid w:val="003C3365"/>
     <w:rsid w:val="003C5764"/>
     <w:rsid w:val="003C7539"/>
     <w:rsid w:val="003D5CCE"/>
     <w:rsid w:val="003E172C"/>
     <w:rsid w:val="003E199B"/>
     <w:rsid w:val="004106C1"/>
     <w:rsid w:val="00417747"/>
     <w:rsid w:val="004335E6"/>
     <w:rsid w:val="00434C99"/>
     <w:rsid w:val="004424F5"/>
     <w:rsid w:val="00446773"/>
     <w:rsid w:val="004524CB"/>
     <w:rsid w:val="00465B2B"/>
     <w:rsid w:val="0048780F"/>
     <w:rsid w:val="004903E3"/>
     <w:rsid w:val="004A47FE"/>
     <w:rsid w:val="004B0679"/>
     <w:rsid w:val="004C5324"/>
@@ -8197,50 +8219,51 @@
     <w:rsid w:val="006B587E"/>
     <w:rsid w:val="006E43FF"/>
     <w:rsid w:val="007117FA"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00737C5B"/>
     <w:rsid w:val="00756379"/>
     <w:rsid w:val="00756946"/>
     <w:rsid w:val="00771EF2"/>
     <w:rsid w:val="007747DE"/>
     <w:rsid w:val="007874ED"/>
     <w:rsid w:val="00793D86"/>
     <w:rsid w:val="007A2277"/>
     <w:rsid w:val="007B5DE5"/>
     <w:rsid w:val="007B618B"/>
     <w:rsid w:val="007D2EB2"/>
     <w:rsid w:val="007D79A0"/>
     <w:rsid w:val="007E0805"/>
     <w:rsid w:val="007F1C73"/>
     <w:rsid w:val="007F7971"/>
     <w:rsid w:val="00820C08"/>
     <w:rsid w:val="00843D7B"/>
     <w:rsid w:val="00844508"/>
     <w:rsid w:val="008460B1"/>
     <w:rsid w:val="00864286"/>
     <w:rsid w:val="00873650"/>
+    <w:rsid w:val="00892847"/>
     <w:rsid w:val="008C691E"/>
     <w:rsid w:val="008D023F"/>
     <w:rsid w:val="008E248C"/>
     <w:rsid w:val="008E7C97"/>
     <w:rsid w:val="008F00D6"/>
     <w:rsid w:val="008F1FC1"/>
     <w:rsid w:val="008F6F37"/>
     <w:rsid w:val="00901E5D"/>
     <w:rsid w:val="009063FD"/>
     <w:rsid w:val="00914D22"/>
     <w:rsid w:val="00932CDD"/>
     <w:rsid w:val="00950067"/>
     <w:rsid w:val="00957C94"/>
     <w:rsid w:val="00962A1C"/>
     <w:rsid w:val="00972C30"/>
     <w:rsid w:val="009735AF"/>
     <w:rsid w:val="009750DB"/>
     <w:rsid w:val="009777A4"/>
     <w:rsid w:val="009851FC"/>
     <w:rsid w:val="0099339B"/>
     <w:rsid w:val="009B6A94"/>
     <w:rsid w:val="009E0C2B"/>
     <w:rsid w:val="009E5014"/>
     <w:rsid w:val="009F365A"/>
     <w:rsid w:val="00A12C3B"/>
@@ -8274,129 +8297,130 @@
     <w:rsid w:val="00C001C5"/>
     <w:rsid w:val="00C02C17"/>
     <w:rsid w:val="00C036E9"/>
     <w:rsid w:val="00C168E0"/>
     <w:rsid w:val="00C208E6"/>
     <w:rsid w:val="00C25FC7"/>
     <w:rsid w:val="00C66175"/>
     <w:rsid w:val="00C83D07"/>
     <w:rsid w:val="00CB4981"/>
     <w:rsid w:val="00CC09D6"/>
     <w:rsid w:val="00CC17B0"/>
     <w:rsid w:val="00CC53F4"/>
     <w:rsid w:val="00D04CA3"/>
     <w:rsid w:val="00D7086D"/>
     <w:rsid w:val="00D91FC7"/>
     <w:rsid w:val="00DB0659"/>
     <w:rsid w:val="00DB08AE"/>
     <w:rsid w:val="00DB78F5"/>
     <w:rsid w:val="00DE377D"/>
     <w:rsid w:val="00E013DF"/>
     <w:rsid w:val="00E22422"/>
     <w:rsid w:val="00E22F36"/>
     <w:rsid w:val="00E230AD"/>
     <w:rsid w:val="00E307E8"/>
     <w:rsid w:val="00E3340B"/>
+    <w:rsid w:val="00E35642"/>
     <w:rsid w:val="00E37016"/>
     <w:rsid w:val="00E3742A"/>
     <w:rsid w:val="00E407FC"/>
     <w:rsid w:val="00E458F3"/>
     <w:rsid w:val="00E63F32"/>
     <w:rsid w:val="00EA0C03"/>
     <w:rsid w:val="00EA3673"/>
     <w:rsid w:val="00EA4DE6"/>
     <w:rsid w:val="00EE070A"/>
     <w:rsid w:val="00EE24CD"/>
     <w:rsid w:val="00F0175F"/>
     <w:rsid w:val="00F01E7A"/>
     <w:rsid w:val="00F11708"/>
     <w:rsid w:val="00F21B59"/>
     <w:rsid w:val="00F2667C"/>
     <w:rsid w:val="00F32690"/>
     <w:rsid w:val="00F44731"/>
     <w:rsid w:val="00F50377"/>
     <w:rsid w:val="00F504A6"/>
     <w:rsid w:val="00F51956"/>
     <w:rsid w:val="00F61FDE"/>
     <w:rsid w:val="00F7175D"/>
     <w:rsid w:val="00F908A4"/>
     <w:rsid w:val="00FA4552"/>
     <w:rsid w:val="00FB1B5E"/>
     <w:rsid w:val="00FB2095"/>
     <w:rsid w:val="00FD5B8E"/>
     <w:rsid w:val="00FE341E"/>
     <w:rsid w:val="00FE54DD"/>
     <w:rsid w:val="00FF7547"/>
     <w:rsid w:val="00FF798C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="797220A6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{766E0C66-9601-451B-BDFB-78FBE3D206B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8458,101 +8482,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8728,50 +8749,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008460B1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00516A7B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
@@ -9552,51 +9574,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="bullets">
     <w:name w:val="bullets"/>
     <w:basedOn w:val="Content"/>
     <w:qFormat/>
     <w:rsid w:val="00434C99"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="17464843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="26487217">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10436,58 +10458,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A986B0CDCB7F884D86DB4FA381AD89A2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ad5666019cd4b8f3f7b576433edebc4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xmlns:ns4="4732f17a-61f3-4c6c-91eb-f130cfcd7edd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="01d3e13007ceaa71c53903f23f61b52c" ns3:_="" ns4:_="">
     <xsd:import namespace="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <xsd:import namespace="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
@@ -10696,133 +10710,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF1E659C-9869-4131-A855-AE33B82E57FB}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD09FD8-AA15-44A3-9749-B20DE1E0600E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <ds:schemaRef ds:uri="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF1E659C-9869-4131-A855-AE33B82E57FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA809F4-BDEB-44CE-AFF8-C69B0739DC55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>3236</Words>
-  <Characters>18447</Characters>
+  <Characters>18449</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>153</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21640</CharactersWithSpaces>
+  <CharactersWithSpaces>21642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>FADHILAH BINTI ABDUL GHAFFAR.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A986B0CDCB7F884D86DB4FA381AD89A2</vt:lpwstr>