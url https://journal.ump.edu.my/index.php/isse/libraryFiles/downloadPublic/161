--- v0 (2026-06-15)
+++ v1 (2026-08-29)
@@ -1,4796 +1,4604 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0543594C" w14:textId="19798D8F" w:rsidR="004C5324" w:rsidRPr="003D5CCE" w:rsidRDefault="00DE377D" w:rsidP="00F32690">
-[...38 lines deleted...]
-      </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="PAPER TITLE"/>
+        <w:tag w:val="PAPER TITLE"/>
+        <w:id w:val="-226533720"/>
+        <w:placeholder>
+          <w:docPart w:val="A8EDA57EFC8742E9A61D990B61308D91"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="PAPER TITLE"/>
+            <w:tag w:val="PAPER TITLE"/>
+            <w:id w:val="-233394157"/>
+            <w:placeholder>
+              <w:docPart w:val="BED55CA758E2436C8AFE231D1AEA81D5"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:p w14:paraId="47049E9C" w14:textId="64C753E7" w:rsidR="004C5324" w:rsidRPr="00DC3B38" w:rsidRDefault="00000000" w:rsidP="00DC3B38">
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="PAPER TITLE"/>
+                  <w:tag w:val="PAPER TITLE"/>
+                  <w:id w:val="274302249"/>
+                  <w:placeholder>
+                    <w:docPart w:val="273E310135B040E5AC21A3C435D5B262"/>
+                  </w:placeholder>
+                </w:sdtPr>
+                <w:sdtEndPr>
+                  <w:rPr>
+                    <w:rStyle w:val="1PaperTitleChar"/>
+                    <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                    <w:b/>
+                    <w:spacing w:val="-10"/>
+                    <w:kern w:val="28"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="56"/>
+                  </w:rPr>
+                </w:sdtEndPr>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="PAPER TITLE"/>
+                      <w:tag w:val="PAPER TITLE"/>
+                      <w:id w:val="187872914"/>
+                      <w:placeholder>
+                        <w:docPart w:val="B0B84D3C7C0A4AA699B5E3CA319B53B0"/>
+                      </w:placeholder>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:rStyle w:val="1PaperTitleChar"/>
+                        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:kern w:val="28"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="56"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:bookmarkStart w:id="0" w:name="_Hlk66541808"/>
+                      <w:r w:rsidR="00D97ECF" w:rsidRPr="00674D25">
+                        <w:rPr>
+                          <w:rStyle w:val="1PaperTitleChar"/>
+                        </w:rPr>
+                        <w:t>Lay</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D222D7" w:rsidRPr="00674D25">
+                        <w:rPr>
+                          <w:rStyle w:val="1PaperTitleChar"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">out guide for intelligent systems and sustainable energy journal using </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00855F42">
+                        <w:rPr>
+                          <w:rStyle w:val="1PaperTitleChar"/>
+                        </w:rPr>
+                        <w:t>M</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D222D7" w:rsidRPr="00674D25">
+                        <w:rPr>
+                          <w:rStyle w:val="1PaperTitleChar"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">icrosoft </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00855F42">
+                        <w:rPr>
+                          <w:rStyle w:val="1PaperTitleChar"/>
+                        </w:rPr>
+                        <w:t>W</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D222D7" w:rsidRPr="00674D25">
+                        <w:rPr>
+                          <w:rStyle w:val="1PaperTitleChar"/>
+                        </w:rPr>
+                        <w:t>ord</w:t>
+                      </w:r>
+                      <w:bookmarkEnd w:id="0"/>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+              <w:r w:rsidR="00D97ECF" w:rsidRPr="00674D25">
+                <w:rPr>
+                  <w:rStyle w:val="1PaperTitleChar"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (Sentence case)</w:t>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="1745AE00" w14:textId="207F7717" w:rsidR="004C5324" w:rsidRPr="00D97ECF" w:rsidRDefault="00000000" w:rsidP="00D97ECF">
+      <w:pPr>
+        <w:pStyle w:val="Author"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="AUTHOR'S NAME"/>
+          <w:tag w:val="AUTHOR'S NAME"/>
+          <w:id w:val="-1218517468"/>
+          <w:placeholder>
+            <w:docPart w:val="A8EDA57EFC8742E9A61D990B61308D91"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="AUTHOR'S NAME"/>
+              <w:tag w:val="AUTHOR'S NAME"/>
+              <w:id w:val="396564604"/>
+              <w:placeholder>
+                <w:docPart w:val="CA907D6EE9CA487887F02C9216E62331"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:bookmarkStart w:id="1" w:name="_Hlk18309800"/>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:alias w:val="AFFILIATION"/>
+                  <w:tag w:val="AFFILIATION"/>
+                  <w:id w:val="274606208"/>
+                  <w:placeholder>
+                    <w:docPart w:val="6DA9FC7D51D44AA48B32ECBCE742B980"/>
+                  </w:placeholder>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:alias w:val="AUTHOR'S NAME"/>
+                      <w:tag w:val="AUTHOR'S NAME"/>
+                      <w:id w:val="213776907"/>
+                      <w:placeholder>
+                        <w:docPart w:val="1EA337093B2B47E985ED83CC3F218404"/>
+                      </w:placeholder>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:rStyle w:val="AuthorChar"/>
+                        <w:b w:val="0"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:b w:val="0"/>
+                          </w:rPr>
+                          <w:alias w:val="AUTHOR'S NAME"/>
+                          <w:tag w:val="AUTHOR'S NAME"/>
+                          <w:id w:val="2118789053"/>
+                          <w:placeholder>
+                            <w:docPart w:val="1FBCCE06B5F648AA9BDCE2C80B3DB0D8"/>
+                          </w:placeholder>
+                        </w:sdtPr>
+                        <w:sdtEndPr>
+                          <w:rPr>
+                            <w:rStyle w:val="AuthorChar"/>
+                          </w:rPr>
+                        </w:sdtEndPr>
+                        <w:sdtContent>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:b w:val="0"/>
+                              </w:rPr>
+                              <w:alias w:val="AUTHOR'S NAME"/>
+                              <w:tag w:val="AUTHOR'S NAME"/>
+                              <w:id w:val="-301382604"/>
+                              <w:placeholder>
+                                <w:docPart w:val="2C38E0EDF9FB4668AB28AE8100A03FD9"/>
+                              </w:placeholder>
+                            </w:sdtPr>
+                            <w:sdtEndPr>
+                              <w:rPr>
+                                <w:rStyle w:val="AuthorChar"/>
+                              </w:rPr>
+                            </w:sdtEndPr>
+                            <w:sdtContent>
+                              <w:bookmarkStart w:id="2" w:name="_Hlk137734296"/>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:b w:val="0"/>
+                                  </w:rPr>
+                                  <w:alias w:val="AUTHOR'S NAME"/>
+                                  <w:tag w:val="AUTHOR'S NAME"/>
+                                  <w:id w:val="1639536140"/>
+                                  <w:placeholder>
+                                    <w:docPart w:val="D1DBA5A99C2C43DBB96F3713AF5EDF66"/>
+                                  </w:placeholder>
+                                </w:sdtPr>
+                                <w:sdtContent>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:rPr>
+                                        <w:b w:val="0"/>
+                                      </w:rPr>
+                                      <w:alias w:val="AUTHOR'S NAME"/>
+                                      <w:tag w:val="AUTHOR'S NAME"/>
+                                      <w:id w:val="-1458251707"/>
+                                      <w:placeholder>
+                                        <w:docPart w:val="4695F4854A9A40A688D55021AF2F255C"/>
+                                      </w:placeholder>
+                                    </w:sdtPr>
+                                    <w:sdtContent>
+                                      <w:sdt>
+                                        <w:sdtPr>
+                                          <w:rPr>
+                                            <w:b w:val="0"/>
+                                          </w:rPr>
+                                          <w:alias w:val="AUTHOR'S NAME"/>
+                                          <w:tag w:val="AUTHOR'S NAME"/>
+                                          <w:id w:val="-497116168"/>
+                                          <w:placeholder>
+                                            <w:docPart w:val="837CC9988A5D4778A9515A33C54479E1"/>
+                                          </w:placeholder>
+                                        </w:sdtPr>
+                                        <w:sdtContent>
+                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00D97ECF">
+                                            <w:t>Author A</w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00DC3B38">
+                                            <w:rPr>
+                                              <w:vertAlign w:val="superscript"/>
+                                            </w:rPr>
+                                            <w:t>1</w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00D97ECF">
+                                            <w:t xml:space="preserve">, </w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00D97ECF">
+                                            <w:t>Author B</w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00DC3B38">
+                                            <w:rPr>
+                                              <w:vertAlign w:val="superscript"/>
+                                            </w:rPr>
+                                            <w:t>1*</w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00D97ECF">
+                                            <w:t xml:space="preserve">, </w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00D97ECF">
+                                            <w:t>Author C</w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00DC3B38">
+                                            <w:rPr>
+                                              <w:vertAlign w:val="superscript"/>
+                                            </w:rPr>
+                                            <w:t>2</w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00D97ECF">
+                                            <w:t xml:space="preserve">, </w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00D97ECF">
+                                            <w:t>Author D</w:t>
+                                          </w:r>
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00DC3B38">
+                                            <w:rPr>
+                                              <w:vertAlign w:val="superscript"/>
+                                            </w:rPr>
+                                            <w:t>3</w:t>
+                                          </w:r>
+                                        </w:sdtContent>
+                                      </w:sdt>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                  <w:r w:rsidR="00E172A6" w:rsidRPr="00D97ECF">
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00206652" w:rsidRPr="00D97ECF">
+                                    <w:t xml:space="preserve">(if all authors are same affiliation, don’t put </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00206652" w:rsidRPr="00DC3B38">
+                                    <w:rPr>
+                                      <w:vertAlign w:val="superscript"/>
+                                    </w:rPr>
+                                    <w:t>1</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00206652" w:rsidRPr="00D97ECF">
+                                    <w:t>)</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E172A6" w:rsidRPr="00D97ECF">
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:bookmarkEnd w:id="2"/>
+                                </w:sdtContent>
+                              </w:sdt>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B01551" w:rsidRPr="00D97ECF">
+                    <w:t xml:space="preserve">  </w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+              <w:bookmarkEnd w:id="1"/>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="03C5772E" w14:textId="7A1BB05D" w:rsidR="004C5324" w:rsidRPr="003D5CCE" w:rsidRDefault="00962A1C" w:rsidP="003D5CCE">
-[...197 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:id="3" w:name="_Hlk127881684" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="AFFILIATION"/>
+        <w:tag w:val="AFFILIATION"/>
+        <w:id w:val="1019201600"/>
+        <w:placeholder>
+          <w:docPart w:val="9513995D36A74D60AA5931B68CCEA85A"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="637A54AD" w14:textId="091C42F9" w:rsidR="00006672" w:rsidRPr="00892D12" w:rsidRDefault="00006672" w:rsidP="00AE3F21">
+          <w:r w:rsidRPr="00AE3F21">
+            <w:rPr>
+              <w:vertAlign w:val="superscript"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00892D12">
+            <w:t>Centre for Mathematical Sciences, Universiti Malaysia Pahang</w:t>
+          </w:r>
+          <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
+            <w:t xml:space="preserve"> Al-Sultan Abdullah</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00892D12">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="00C35023" w:rsidRPr="00892D12">
+            <w:t>Lebuh</w:t>
+          </w:r>
+          <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
+            <w:t xml:space="preserve"> Persiaran Tun Khalil Yaakob</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00892D12">
+            <w:t>, 26300 Kuantan, Pahang, Malaysia</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="670F6D27" w14:textId="73DF102C" w:rsidR="00006672" w:rsidRPr="00892D12" w:rsidRDefault="00006672" w:rsidP="00AE3F21">
+          <w:r w:rsidRPr="00AE3F21">
+            <w:rPr>
+              <w:vertAlign w:val="superscript"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00892D12">
+            <w:t xml:space="preserve">Department of Electrical Engineering, </w:t>
+          </w:r>
+          <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
+            <w:t>Universiti Malaysia Pahang Al-Sultan Abdullah</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00892D12">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
+            <w:t>Lebuh Persiaran Tun Khalil Yaakob, 26300 Kuantan,</w:t>
+          </w:r>
+          <w:r w:rsidR="001C654D" w:rsidRPr="00892D12">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
+            <w:t>Pahang,</w:t>
+          </w:r>
+          <w:r w:rsidR="001C654D" w:rsidRPr="00892D12">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00892D12">
+            <w:t>Malaysia</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="63145074" w14:textId="357D2EB3" w:rsidR="001C654D" w:rsidRPr="008F04AB" w:rsidRDefault="00006672" w:rsidP="00AE3F21">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman (Body CS)"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00AE3F21">
+            <w:rPr>
+              <w:vertAlign w:val="superscript"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00892D12">
+            <w:t xml:space="preserve">Faculty of </w:t>
+          </w:r>
+          <w:r w:rsidR="0046117B">
+            <w:t>Electrical and Electronics</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00892D12">
+            <w:t xml:space="preserve"> Engineering Technology,</w:t>
+          </w:r>
+          <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
+            <w:t xml:space="preserve"> Universiti Malaysia Pahang Al-Sultan Abdullah,</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00892D12">
+            <w:t xml:space="preserve"> 26600 Pekan, Pahang, Malaysia</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
-        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6799"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="6633"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="927"/>
+        <w:gridCol w:w="267"/>
+        <w:gridCol w:w="1666"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="2DA3098D" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="004D244A" w:rsidRPr="00263297" w14:paraId="56B320B6" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="39E92A6A" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:bookmarkEnd w:id="3"/>
+          <w:p w14:paraId="71911AA7" w14:textId="71C749E1" w:rsidR="00006672" w:rsidRPr="00263297" w:rsidRDefault="009F69B6" w:rsidP="00674D25">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="both"/>
+              <w:spacing w:before="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00601317">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rStyle w:val="AbstractHeaderChar"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003D5CCE">
+              <w:t>Ab</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00601317">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstract - </w:t>
+              <w:t>stract</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA4DE6">
-[...7 lines deleted...]
-              <w:t>The abstract must be formatted in 9-point Times New Roman font, with no indentation.</w:t>
+            <w:r w:rsidR="004D244A" w:rsidRPr="00601317">
+              <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00DC5255" w:rsidRPr="00601317">
+              <w:t>It is important to write a concise and informative abstract (</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="00601317">
+              <w:t>200 to</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5255" w:rsidRPr="00601317">
+              <w:t xml:space="preserve"> 250 words). The aim of the study, the brief methodology, the main findings, and the major conclusions should all be included in the abstract. For an abstract to be effective, it must </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5255" w:rsidRPr="00D222D7">
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5255" w:rsidRPr="00601317">
+              <w:t xml:space="preserve"> stand-alone and self-explanatory. References, tables, and figures should </w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="00601317">
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5255" w:rsidRPr="00601317">
+              <w:t xml:space="preserve"> be cited in the abstract. Additionally, non-standard or unusual abbreviations should be avoided; nevertheless, if they are necessary, they must be explained at the time of their first mention in the abstract text.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B01551" w:rsidRPr="00601317">
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> detail on the methodology and materials to enable the reader to evaluate the study design, and summarise the most important results, including relevant quantitative data. The abstract should also state the main conclusions and discuss the broader impact or implications. Any new contributions or significant limitations affecting interpretation should be noted. Avoid obscure abbreviations; if needed, define them when first used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="410CFA60" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="66B87D10" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="29EE14DC" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="4EA2CD84" w14:textId="482769D4" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="0046117B" w:rsidP="0046117B">
             <w:pPr>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="003D5CCE">
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Article history</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Article History</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="29B166C1" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="004D244A" w:rsidRPr="00263297" w14:paraId="53F3E245" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="62B22097" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="30FAC534" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66992DCD" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="1F6C22A0" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7EEF5C" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="12791996" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+            <w:r w:rsidRPr="00C6246A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Received</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD75194" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:tab/>
-              <w:t xml:space="preserve">: </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41617C8C" w14:textId="6F832A62" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="00745A47" w:rsidP="003A61FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="001C654D" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jan</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>uary</w:t>
+            </w:r>
+            <w:r w:rsidR="001C654D" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F7EC1" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2D88" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="669CAB16" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="004D244A" w:rsidRPr="00263297" w14:paraId="6D2E96DC" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="15BFB4C9" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="4E3C61FC" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76873F1C" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="7D87D01E" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8D08F0" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="5E480B5A" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+            <w:r w:rsidRPr="00C6246A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revised</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE870A9" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:tab/>
-              <w:t xml:space="preserve">: </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C36CBA0" w14:textId="34FCEA15" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="00745A47" w:rsidP="003A61FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="001C654D" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Feb</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ruary</w:t>
+            </w:r>
+            <w:r w:rsidR="001C654D" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004D244A" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2D88" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="703CB3C7" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="004D244A" w:rsidRPr="00892D12" w14:paraId="6893C922" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="235C6B46" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="2F5E58AE" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B8C0EB5" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="517CCE45" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="371D0B06" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="3C021CB6" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+            <w:r w:rsidRPr="00C6246A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Accepted</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38143E52" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:tab/>
-              <w:t xml:space="preserve">: </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA79F36" w14:textId="36834845" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="00745A47" w:rsidP="003A61FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001C654D" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5 Ma</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="001C654D" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="001C654D" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004D244A" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2D88" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="2BA9136F" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="004D244A" w:rsidRPr="00263297" w14:paraId="5C6D2535" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="63C9C7E3" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="08981A8F" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F062D33" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="4E3FA76E" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B00E049" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="7B070BBC" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+            <w:r w:rsidRPr="00C6246A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Published</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585A3743" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:tab/>
-              <w:t xml:space="preserve">: </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1806EADF" w14:textId="667DCECD" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="001C654D" w:rsidP="003A61FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>31 Ma</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>rch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="001E2D88" w:rsidRPr="00C6246A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="02B978E6" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="004D244A" w:rsidRPr="00263297" w14:paraId="25331FFF" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="105B44AC" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="623944EF" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18662891" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="4A166721" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="222F115A" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="587F42D1" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="618FD271" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="004D244A" w:rsidRPr="00263297" w14:paraId="0F67384E" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="205FC2CF" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="355F4BD6" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14C13BF9" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="23ED0E2F" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="54266F7C" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="5845F8D0" w14:textId="6A48EEE8" w:rsidR="004D244A" w:rsidRPr="00C6246A" w:rsidRDefault="0046117B" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+            <w:r w:rsidRPr="00C6246A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="4C6DDA92" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="00E172A6" w:rsidRPr="00263297" w14:paraId="0445C643" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6589368E" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="05E7BBAA" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BFEC8F1" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="26172C7F" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="586F99D8" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="6212BF67" w14:textId="2A8A5618" w:rsidR="00E172A6" w:rsidRPr="0046117B" w:rsidRDefault="001D06D3" w:rsidP="003A61FF">
             <w:pPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="003D5CCE">
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Keyword 1</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="0046117B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Keyword</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="0046117B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0046117B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="0046117B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Italic, Sentence case)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="02289D83" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="00E172A6" w:rsidRPr="00263297" w14:paraId="7AC86B9E" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="2D66EA7B" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="03D3A4C7" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="603E498C" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="69650EC1" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="50986A08" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="64F3DF3F" w14:textId="6F2AA1F2" w:rsidR="00E172A6" w:rsidRPr="0046117B" w:rsidRDefault="001D06D3" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+            <w:r w:rsidRPr="0046117B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Keyword 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="717AC57D" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="00E172A6" w:rsidRPr="00263297" w14:paraId="3C5A8F8A" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2F4D94" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="75D596A3" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10C0204E" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="1E00F05D" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="35A40C5B" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="2511F116" w14:textId="79C0EEAD" w:rsidR="00E172A6" w:rsidRPr="0046117B" w:rsidRDefault="001D06D3" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+            <w:r w:rsidRPr="0046117B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Keyword 3</w:t>
+              <w:t>Keyword</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="0046117B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0046117B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="0C3071CC" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="00E172A6" w:rsidRPr="00263297" w14:paraId="6F8D8289" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF742BA" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="794183F6" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61C785DA" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="6170649C" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3E66E372" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="2FD09269" w14:textId="79915E07" w:rsidR="001D06D3" w:rsidRPr="0046117B" w:rsidRDefault="001D06D3" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+            <w:r w:rsidRPr="0046117B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Keyword 4</w:t>
+              <w:t>Keyword</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="0046117B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0046117B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="3"/>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="0A5D7F98" w14:textId="77777777" w:rsidTr="00591A8A">
+      <w:tr w:rsidR="00E172A6" w:rsidRPr="00263297" w14:paraId="0D2E1950" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:trHeight w:val="198"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="398A495F" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="22D5AB0C" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="092D8613" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="7A0FA6C6" w14:textId="77777777" w:rsidR="00E172A6" w:rsidRPr="00263297" w:rsidRDefault="00E172A6" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="327D4219" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="457DFBB5" w14:textId="291B216C" w:rsidR="00E172A6" w:rsidRPr="0046117B" w:rsidRDefault="008F04AB" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+            <w:r w:rsidRPr="0046117B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Keyword 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB455D" w:rsidRPr="008E00D2" w14:paraId="023D282C" w14:textId="77777777" w:rsidTr="00D2241F">
+      <w:tr w:rsidR="007F318D" w:rsidRPr="00263297" w14:paraId="4C2CFB84" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF49AC6" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="3C8DBB46" w14:textId="77777777" w:rsidR="007F318D" w:rsidRPr="00263297" w:rsidRDefault="007F318D" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25E26C62" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="008E00D2" w:rsidRDefault="00DB455D" w:rsidP="00433321">
+          <w:p w14:paraId="24564286" w14:textId="77777777" w:rsidR="007F318D" w:rsidRPr="00263297" w:rsidRDefault="007F318D" w:rsidP="003A61FF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2860" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7A64A5E4" w14:textId="77777777" w:rsidR="00DB455D" w:rsidRPr="003D5CCE" w:rsidRDefault="00DB455D" w:rsidP="00591A8A">
+          <w:p w14:paraId="1C42DD35" w14:textId="77777777" w:rsidR="007F318D" w:rsidRPr="00263297" w:rsidRDefault="007F318D" w:rsidP="003A61FF">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74B9D8CE" w14:textId="444D7BC3" w:rsidR="004424F5" w:rsidRPr="00A34D82" w:rsidRDefault="00C038AB" w:rsidP="008821B8">
+      <w:r w:rsidRPr="00A34D82">
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FA7076" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
+      <w:bookmarkStart w:id="4" w:name="_Hlk66542074"/>
+      <w:r w:rsidRPr="00CE6215">
+        <w:t xml:space="preserve">This should provide an adequate background and general context for the work, explaining its significance, and indicating why it should be of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F69B6">
+        <w:t>interest to researchers. Avoiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6215">
+        <w:t xml:space="preserve"> a detailed literature survey or a summary of the results. State the objectives of the study at the end of this section</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB92F1E" w14:textId="56D7DA67" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="008821B8">
+      <w:r w:rsidRPr="00CE6215">
+        <w:t>Sub-Section Headings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5159FB" w14:textId="5194D80F" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="008B0AED">
+      <w:r>
+        <w:t xml:space="preserve">Sub-section headings, however, should be in lower-case and their initials capitalised. They should be numbered as 1.1, 1.2, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6246A">
+        <w:t xml:space="preserve">1.3, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F5C1FB" w14:textId="78043FA9" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="008821B8">
+      <w:r w:rsidRPr="00CE6215">
+        <w:t>Sub-section headings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731FA52E" w14:textId="56318B11" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="000279B5" w:rsidP="008B0AED">
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0AED">
+        <w:t xml:space="preserve"> author(s) should define all abbreviations used when the first time appeared in the text. A list of abbreviations may also be included at the end. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2010BE3D" w14:textId="45B1004A" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
+      <w:r w:rsidRPr="008B0AED">
+        <w:t>It is strongly recommended that the author(s) should use the International System of Units (SI) units. If other quantities are referenced, please provide their SI equivalents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5EEC9F" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="000279B5" w:rsidP="008B0AED">
+      <w:r w:rsidRPr="008B0AED">
+        <w:t>The manuscript should be written in the English language clearly and understandably. The manuscript should be proofread for proper spelling and grammar use. We shall promptly return any manuscripts that are not complete or are not in good condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA86E05" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
+      <w:r w:rsidRPr="008B0AED">
+        <w:t>A well-established component of the editorial process is plagiarism screening. Turnitin software will be used to verify all submitted manuscr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ipts for plagiarism check.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617EF771" w14:textId="4CBBD34E" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="00C038AB" w:rsidP="008821B8">
+      <w:r w:rsidRPr="008B0AED">
+        <w:t xml:space="preserve">Materials and </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0AED" w:rsidRPr="008B0AED">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0AED">
+        <w:t>ethods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735C8C41" w14:textId="5946B5DF" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="008B0AED">
+      <w:r w:rsidRPr="00CE6215">
+        <w:t>Methods that have previously been published should be referenced, and only relevant modifications should be mentioned.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14D02">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6215">
+        <w:t>Figures should be self-explanatory and contain a short but adequately detailed caption. Figures should be provided in one of the following formats: PNG, EPS, TIFF, JPEG, BMP. The figure(s) should have a resolution of 600 dpi for grayscale and 300 dpi for colour. All figures must be numbered sequentially in the text in the same order in which they appear (e.g. Figure 1, Figure 2).  Figure 1(a) and Figure 1(b) are examples of multi-part figures in which each component should be labelled. The figure(s) caption should be written in sentence cases and placed underneath the image, centre aligned, with no period at the end of the caption.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9628" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideV w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000279B5" w14:paraId="2D5A7A7C" w14:textId="77777777" w:rsidTr="000A55B1">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="407D98C4" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="00CE6215">
+            <w:r w:rsidRPr="00CE6215">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51DEC26A" wp14:editId="69D53957">
+                  <wp:extent cx="4953255" cy="2368672"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="15" name="image1.png"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4953255" cy="2368672"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="2"/>
-[...34 lines deleted...]
-        <w:t>Introduction</w:t>
+    <w:p w14:paraId="53F67E44" w14:textId="1405A04A" w:rsidR="00E14D02" w:rsidRDefault="000279B5" w:rsidP="00451F55">
+      <w:r w:rsidRPr="00CE6215">
+        <w:t xml:space="preserve">Figure caption </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C75B41F" w14:textId="6D0A3AEA" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...58 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0C298BBD" w14:textId="7443468D" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00E14D02">
       <w:r>
-        <w:t>ISSE</w:t>
-[...63 lines deleted...]
-      <w:r w:rsidRPr="00793D86">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>2.1 Tables</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Tables</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> should be self-explanatory and include a concise yet sufficiently descriptive caption. Tables should be numbered consecutively using Arabic numerals and referred to in the text by number. Table legends should follow the main text, each on a separate page. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tables</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must be submitted as editable text and not as images. Footnotes can be used to explain abbreviations but should not include detailed descriptions of the experiment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D3D122" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...26 lines deleted...]
-        <w:t>Table 1. Table caption (please ensure no period is placed at the end of the caption)</w:t>
+    <w:p w14:paraId="30E2825E" w14:textId="39E039F5" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00451F55">
+      <w:r>
+        <w:t xml:space="preserve">Table caption </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1966"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="572"/>
+        <w:gridCol w:w="1672"/>
+        <w:gridCol w:w="1672"/>
+        <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D3411A" w:rsidRPr="007A2277" w14:paraId="455A1D94" w14:textId="77777777" w:rsidTr="00784B0A">
+      <w:tr w:rsidR="000279B5" w:rsidRPr="00F32D88" w14:paraId="6759D603" w14:textId="77777777" w:rsidTr="00165BD3">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DB44868" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
+          <w:p w14:paraId="7CB01D29" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Parameter description</w:t>
+            <w:r w:rsidRPr="00F32D88">
+              <w:t>Column number 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="184A9EF7" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
+          <w:p w14:paraId="0B5BBABA" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Parameter value 1</w:t>
+            <w:r w:rsidRPr="00F32D88">
+              <w:t>Column number 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01C133C4" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
+          <w:p w14:paraId="59172100" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-              <w:t>Unit</w:t>
+            <w:r w:rsidRPr="00F32D88">
+              <w:t>Column number 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D3411A" w:rsidRPr="007A2277" w14:paraId="693C5D42" w14:textId="77777777" w:rsidTr="00784B0A">
+      <w:tr w:rsidR="000279B5" w:rsidRPr="00F32D88" w14:paraId="4B99B3E8" w14:textId="77777777" w:rsidTr="00165BD3">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D2D99BF" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Parameter 1 </w:t>
+          <w:p w14:paraId="7C742932" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
+            <w:r w:rsidRPr="00F32D88">
+              <w:t>Parameter 1 (N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49700C34" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0F5D69E3" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00CE6215">
+            <w:r w:rsidRPr="00F32D88">
               <w:t>12.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A90FC3B" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0DB3F3B9" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00CE6215">
+            <w:r w:rsidRPr="00F32D88">
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D3411A" w:rsidRPr="007A2277" w14:paraId="0FE26A5D" w14:textId="77777777" w:rsidTr="00784B0A">
+      <w:tr w:rsidR="000279B5" w:rsidRPr="00F32D88" w14:paraId="795DEFBF" w14:textId="77777777" w:rsidTr="00165BD3">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BD28B16" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Parameter 2 </w:t>
+          <w:p w14:paraId="6297B1DB" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
+            <w:r w:rsidRPr="00F32D88">
+              <w:t>Parameter 2 (kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="672EAA39" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...14 lines deleted...]
-              <w:t>34.50</w:t>
+          <w:p w14:paraId="708F11F2" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00CE6215">
+            <w:r w:rsidRPr="00F32D88">
+              <w:t>34.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="044547BE" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...40 lines deleted...]
-              <w:t>kg</w:t>
+          <w:p w14:paraId="3BB066A1" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00CE6215">
+            <w:r w:rsidRPr="00F32D88">
+              <w:t>12.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D3411A" w:rsidRPr="007A2277" w14:paraId="7D2E9B9A" w14:textId="77777777" w:rsidTr="00784B0A">
+      <w:tr w:rsidR="000279B5" w:rsidRPr="00F32D88" w14:paraId="7E6BCA06" w14:textId="77777777" w:rsidTr="00165BD3">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C172628" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="23C37A9C" w14:textId="064D9A1F" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
+            <w:r w:rsidRPr="00F32D88">
               <w:t>Parameter 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00165BD3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32D88">
+              <w:t>(mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F1FCB76" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1D436ED7" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00CE6215">
+            <w:r w:rsidRPr="00F32D88">
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21CD3C52" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3F00027A" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00CE6215">
+            <w:r w:rsidRPr="00F32D88">
               <w:t>9</w:t>
-            </w:r>
-[...21 lines deleted...]
-              <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00146B52" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="00793D86" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...87 lines deleted...]
-        <w:t>Please ensure all symbols and variables are clearly defined upon their first mention in the text. Complex equations should be presented on separate lines to maintain clarity and professionalism.</w:t>
+    <w:p w14:paraId="083241DE" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00E14D02" w:rsidRDefault="000279B5" w:rsidP="00E14D02">
+      <w:r w:rsidRPr="00E14D02">
+        <w:t>Equation should be presented by using the Microsoft equation of Cambria Math (or MathType) font 10 in justify format.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9865" w:type="dxa"/>
+        <w:tblW w:w="9751" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideV w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9071"/>
-        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="8901"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D3411A" w:rsidRPr="007A2277" w14:paraId="41246668" w14:textId="77777777" w:rsidTr="00784B0A">
+      <w:tr w:rsidR="000279B5" w:rsidRPr="009F69B6" w14:paraId="698BF3DF" w14:textId="77777777" w:rsidTr="000A55B1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcW w:w="8901" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5E89CC" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="00AC07D2" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0B159487" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="009F69B6" w:rsidRDefault="00000000" w:rsidP="00F85AED">
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>X</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>best</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                       <m:t>t</m:t>
                     </m:r>
                   </m:e>
                 </m:d>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
-                <m:func>
-                  <m:funcPr>
+                <m:sSub>
+                  <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                     </m:ctrlPr>
-                  </m:funcPr>
-[...50 lines deleted...]
-                  </m:fName>
+                  </m:sSubPr>
                   <m:e>
-                    <m:sSub>
-[...37 lines deleted...]
-                    </m:r>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
-                      <m:t>X</m:t>
-[...30 lines deleted...]
-                      <m:t>)</m:t>
+                      <m:t>fit</m:t>
                     </m:r>
                   </m:e>
-                </m:func>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>(</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t>X</m:t>
+                </m:r>
+                <m:d>
+                  <m:dPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:dPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      </w:rPr>
+                      <m:t>t</m:t>
+                    </m:r>
+                  </m:e>
+                </m:d>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve">) </m:t>
+                </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="794" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD90F15" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00784B0A">
-[...17 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="55EFBF55" w14:textId="518D0086" w:rsidR="000279B5" w:rsidRPr="009F69B6" w:rsidRDefault="000279B5" w:rsidP="00F85AED"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C796C17" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="00793D86" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3917A39B" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Figures </w:t>
+        <w:t>Any source: coding or algorithm will be presented as the Courier New font of size 9 in justify format.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49346CB2" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...125 lines deleted...]
-    <w:p w14:paraId="0CF1AC6A" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
+    <w:p w14:paraId="5AEC32DF" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00BD3A45" w:rsidRDefault="000279B5" w:rsidP="000279B5">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2277">
-[...13 lines deleted...]
-        <w:ind w:firstLine="284"/>
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:i/>
-[...10 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E0C2B">
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>rand &lt; Jr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0F8F78" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="009E0C2B" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
+    <w:p w14:paraId="32686C61" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00E06DF5" w:rsidRDefault="000279B5" w:rsidP="000279B5">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:firstLine="284"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0C2B">
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E0C2B">
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FFB1E1" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="009E0C2B" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
+    <w:p w14:paraId="6B129722" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00E06DF5" w:rsidRDefault="000279B5" w:rsidP="000279B5">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:firstLine="284"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0C2B">
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E0C2B">
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>apply COOBL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D57E2EC" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="009E0C2B" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
+    <w:p w14:paraId="433CE1A5" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00E06DF5" w:rsidRDefault="000279B5" w:rsidP="000279B5">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:firstLine="284"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0C2B">
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">else </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA95DF0" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="009E0C2B" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
+    <w:p w14:paraId="11A95F2B" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00E06DF5" w:rsidRDefault="000279B5" w:rsidP="000279B5">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:firstLine="284"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0C2B">
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E0C2B">
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>check stopping condition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8590BC" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="009E0C2B" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
+    <w:p w14:paraId="29B4C180" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00E06DF5" w:rsidRDefault="000279B5" w:rsidP="000279B5">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:firstLine="284"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0C2B">
+      <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>else</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220E6041" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...3 lines deleted...]
-        <w:ind w:firstLine="284"/>
+    <w:p w14:paraId="16700CEA" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:r>
+        <w:t>This section must describe the methodology in detail: research design, sampling, data collection (if necessary).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AC3670" w14:textId="49C2952D" w:rsidR="000279B5" w:rsidRDefault="00CE6215" w:rsidP="008821B8">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C038AB" w:rsidRPr="009F69B6">
+        <w:t xml:space="preserve">Results and </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0AED">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C038AB" w:rsidRPr="009F69B6">
+        <w:t>iscussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B140D3" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:r>
+        <w:t xml:space="preserve">It is appropriate to combine the Results and Discussion sections into a single section. Clear and concise results are required. The significance of the work's findings should be discussed in detail throughout the discussion section. Extensive citations and discussion of already published material should be avoided. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B10CC33" w14:textId="53460E95" w:rsidR="000279B5" w:rsidRDefault="00C038AB" w:rsidP="008821B8">
+      <w:bookmarkStart w:id="5" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E76896F" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:pPr>
         <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06DF5">
+        <w:t>A conclusion section must be included and should indicate clearly the advantages, limitations and possible applications of the paper. Discuss about future work. Do not cite references in this section</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4483370C" w14:textId="59032F19" w:rsidR="000279B5" w:rsidRPr="006607FB" w:rsidRDefault="00C038AB" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="006607FB">
+        <w:t>Acknowledgement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E3AB63" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:r>
+        <w:t>The researchers would like to acknowledge Universiti ….. for supporting this project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5132E19C" w14:textId="0894A589" w:rsidR="000279B5" w:rsidRDefault="00C038AB" w:rsidP="00AA4139">
+      <w:r>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28060633" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:r>
+        <w:t xml:space="preserve">This section should describe sources of funding that have supported the work. Please also describe the role of the study sponsor(s) (if any) in study design; collection, analysis, and interpretation of data writing of the paper and decision to submit it for publication. Recognition of personal assistance should be given as a separate paragraph: people who contributed to the work, but do not fit the criteria for authors should be listed along with their contributions. You must ensure that anyone named in the acknowledgments agrees to being so named.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2894EB" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:r>
+        <w:t xml:space="preserve">Formatting of funding sources: List funding sources in this standard way to facilitate compliance to funder's requirements: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E5AC4C" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F029F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>No funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F029F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: This study was not supported by any grants from funding bodies in the public, private, or not-for-profit sectors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730FD0E6" w14:textId="3AF33318" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F029F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CDF9F8" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:r w:rsidRPr="006F029F">
+        <w:t>The authors would like to thank the Sumatera Institut of Technology (ITERA), Indonesia for providing the necessary resources and equipment for this research. This study was not supported by any grants from funding bodies in the public, private, or not-for-profit sectors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FB8705" w14:textId="40AC46A9" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F029F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B2304C" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00F85AED">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F85AED">
+        <w:lastRenderedPageBreak/>
+        <w:t>This work was supported by Universiti Malaysia Pahang Al-Sultan Abdullah (UMPSA) under Industrial Matching Grant (RDU24</w:t>
+      </w:r>
+      <w:r>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85AED">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8634E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C8F5CEE" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...3 lines deleted...]
-        <w:ind w:firstLine="284"/>
+    <w:p w14:paraId="72F3CD37" w14:textId="54048CB2" w:rsidR="00F85AED" w:rsidRPr="00D8634E" w:rsidRDefault="00F85AED" w:rsidP="00F85AED">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2277">
+      <w:r w:rsidRPr="00D8634E">
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
-        <w:t>This section must provide a comprehensive account of the research design, sampling strategy, and data collection procedures. Authors should clearly delineate the rationale behind the chosen methodology and, where applicable, describe the instruments used for data acquisition. To ensure ethical standards, information regarding participant recruitment and ethical approval (if relevant) should also be included. These details are essential to allow for the validation and potential replication of the study by other researchers.</w:t>
+        <w:t>Declaration of Competing Interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42ECDC98" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...6 lines deleted...]
-        <w:t>The use of flowcharts or diagrams to illustrate the research process is highly encouraged.</w:t>
+    <w:p w14:paraId="2F84F9A0" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00F85AED">
+      <w:r>
+        <w:t>It should disclose any financial or non-financial interests such as political, personal, or professional relationships that may be interpreted as having influenced the manuscript. The phrase "The authors declare no conflicts of interest" should be included if there is no conflict of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D78DA9" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="00793D86" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00793D86">
+    <w:p w14:paraId="18D57C06" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00F85AED">
+      <w:r>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E14AFB1" w14:textId="0265DCD5" w:rsidR="00F85AED" w:rsidRPr="00D8634E" w:rsidRDefault="00F85AED" w:rsidP="00F85AED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8634E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t>The authors declare no conflict of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA4E4C1" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00F85AED">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8634E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t>CRediT Authorship Contribution Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214600C9" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00AA4139">
+        <w:t>Authors are encouraged to provide an author statement file describing their specific contributions to the article using the appropriate author contribution roles to increase transparency. The corresponding author is responsible for ensuring that all authors agree on the accuracy of the descriptions. All authors' roles should be mentioned, using the appropriate categories underneath. Authors may have played a variety of roles in their contributions. Contributions from authors do not affect the criteria for authorship established by the journal. The following are the words used to describe author contributions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1598D1C0" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4139">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conceptualisation; Methodology; Validation; Formal analysis; Data curation; Formal analysis; Investigation; Resources; Software; Visualisation; Writing - original draft; Writing - review &amp; editing; Funding acquisition; Project administration; Supervision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41597E10" w14:textId="6E8CEECE" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00AA4139">
+        <w:t>Authorship statements should be formatted with the names of authors first and the author contribution role(s) following, such as;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E89695" w14:textId="07A24C9F" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00AA4139">
+        <w:t>Author A (Writing - original draft; Formal analysis; Visualisation; Data curation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE59D22" w14:textId="704A65ED" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00AA4139">
+        <w:t>Author B (Resources; Funding acquisition)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C9F45F" w14:textId="2A659915" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00AA4139">
+        <w:t>Author C (Conceptualization; Formal analysis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB0C43E" w14:textId="7629DBBD" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00AA4139">
+        <w:t>Author D (Writing - review &amp; editing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34654F4C" w14:textId="76F72627" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00AA4139">
+        <w:t>Author E (Supervision; Writing - review &amp; editing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9FE91B" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00AA4139">
+        <w:t>Availability of the Data and Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABE8A1F" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRPr="00D8634E" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8634E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t>The data used to support the findings of this study are included within the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC5B4E2" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00D8634E">
+        <w:t>Ethical Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E74391" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764143">
+        <w:t>Authors must include a clear ethical statement in their manuscript, specifying whether ethical approval was obtained for the study and how informed consent was managed (if applicable). For studies involving human participants, animals, or sensitive data, please provide the name of the ethics committee, approval reference number, and a brief description of ethical procedures followed. If the study does not require ethical approval, please state the reason explicitly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5317FFE5" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00764143" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764143">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Example 1: Research Involving Humans (Interviews, Surveys, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC0D572" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00764143">
+        <w:t>This study was conducted in accordance with the ethical standards of the institutional research committee and with the 1964 Helsinki declaration and its later amendments. Ethical approval was obtained from [Name of Ethics Committee], reference number [XXXX]. Informed consent was obtained from all individual participants included in the study. Participation was voluntary, and confidentiality of responses was assured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C96DC7" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00764143" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764143">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Example 2: Research Not Involving Humans (Document analysis, secondary data, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74852C54" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00764143">
+        <w:t>This research did not involve any human participants, animals, or sensitive personal data. Therefore, ethical approval was not required. All data used in this study were obtained from publicly available sources and used in accordance with relevant guidelines and regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340285D5" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00764143" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764143">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Example 3: Educational Research (Involving students or teachers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD504D5" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00764143">
+        <w:t>Ethical approval for this study was granted by [Name of Institution or Ethics Committee]. All participants were informed about the purpose of the study and gave their consent prior to participation. Anonymity and confidentiality were maintained throughout the research process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273254AD" w14:textId="5547EEA2" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764143">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB911F9" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001032BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t>This research did not involve any human participants, animals, or sensitive personal data. Therefore, ethical approval was not required. All data used in this study were obtained from publicly available sources and used in accordance with relevant guidelines and regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF36F6C" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00D8634E">
+        <w:t>Generative Artificial Intelligence Declarations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E11E4E" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00DD69D6">
+        <w:t>Authors must disclose any use of generative AI tools in the preparation of the manuscript. This includes assistance in writing, editing, data analysis, or figure generation. If no generative AI tools were used, please state: “No generative AI tools were used in the preparation of this manuscript.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245464DD" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD69D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Example 1: Minimal Use (Language Editing Only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AE338C" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00DD69D6">
+        <w:t>The authors used AI-based tools solely for language editing and grammar refinement. No content generation or data interpretation was performed by AI. All intellectual contributions are original and solely attributable to the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FC63B7" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD69D6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Example 2: Extensive Use (Writing &amp; Analysis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228A45DD" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00DD69D6">
+        <w:t>Artificial intelligence tools</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD69D6">
+        <w:t>were used to assist in drafting sections of the manuscript and summarizing literature. The authors reviewed and verified all AI-generated content to ensure accuracy and originality. Final interpretations and conclusions are the responsibility of the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA6F5B8" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD69D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Example 3: AI Used as Analytical Tool</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792D63CA" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00DD69D6">
+        <w:lastRenderedPageBreak/>
+        <w:t>This study employed AI-based analytical tools to process and interpret data. The methodology and results were validated by the authors to ensure reliability. All ethical guidelines related to AI usage were followed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5A3551" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD69D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Example 4: No AI Used</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BC44DB" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00DD69D6">
+        <w:t>No artificial intelligence tools were used in the preparation of this manuscript. All content was developed manually by the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F5B9AF" w14:textId="48BDF204" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD69D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">5 Abbreviations </w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F624916" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...6 lines deleted...]
-        <w:t>All abbreviations should be defined when first introduced in the main text. A list of abbreviations may also be included at the end of the manuscript, after the references. Abbreviations in the abstract must be explained within the abstract itself, even if they are defined in the main text. Authors are strongly encouraged to use SI (International System of Units) units throughout the document. If other unit systems are used for disciplinary standards or to align with cited literature, the SI equivalent must also be provided.</w:t>
+    <w:p w14:paraId="790666B6" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C11361">
+        <w:rPr>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t>During the preparation of this work, the author(s) used ChatGPT to improve the clarity of technical descriptions in the methodology section and ensure consistency in engineering terminology. The AI tool was not used for computational modelling, simulation, or analysis of experimental results. After using this tool/service, the author(s) reviewed and edited the content as needed and take(s) full responsibility for the content of the publication</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089AAFC8" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="007A2277" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2D1F2F30" w14:textId="50DD1792" w:rsidR="00B4539A" w:rsidRPr="003A61FF" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+      <w:r>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0EA8B5" w14:textId="77777777" w:rsidR="00405FE7" w:rsidRDefault="00405FE7" w:rsidP="009F69B6">
+      <w:r w:rsidRPr="00405FE7">
+        <w:t>All references must be formatted according to the IEEE citation style. Authors are advised to number references in the order they appear in the text and use square brackets [</w:t>
+      </w:r>
+      <w:r>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405FE7">
+        <w:t>] for in-text citations. Please ensure consistency and accuracy in formatting.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAE9857" w14:textId="35098A62" w:rsidR="009847CF" w:rsidRDefault="00405FE7" w:rsidP="009F69B6">
+      <w:r w:rsidRPr="00405FE7">
+        <w:t>Reference ranges in text will not include an en dash. All references will be written out. For example, “[1]–[4]” will now be “[1], [2], [3], [4]”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052FBE07" w14:textId="77777777" w:rsidR="009F69B6" w:rsidRPr="004576F4" w:rsidRDefault="009F69B6" w:rsidP="009F69B6">
+      <w:r w:rsidRPr="004576F4">
+        <w:t>[1] G. Hong</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">N. Seong, “Optimization of the ANN Model for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">nergy </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">onsumption </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">rediction of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">irect-fired absorption chillers for a short- term,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82EF7">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:t>Results and Discussion</w:t>
+        <w:t>Buildings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">, vol. 13, no. 10, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">p. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB67BA">
+        <w:t>2526</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve"> doi: 10.3390/buildings13102526.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31563684" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...134 lines deleted...]
-        <w:t>ody]</w:t>
+    <w:p w14:paraId="1399D010" w14:textId="77777777" w:rsidR="009F69B6" w:rsidRPr="004576F4" w:rsidRDefault="009F69B6" w:rsidP="009F69B6">
+      <w:r w:rsidRPr="004576F4">
+        <w:t>[2] T. Sathesh</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00065DBA">
-        <w:t xml:space="preserve"> including the [Type of </w:t>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve"> Y.C. Shih, “Optimized deep learning-based prediction model for chiller performance prediction,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB67BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Data &amp; Knowledge Engineering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>, vol. 144, p.102120,</w:t>
       </w:r>
       <w:r>
-        <w:t>g</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">rant] and [Grant </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>2023, doi: https://doi.org/10.1016/j.datak.2022.102120.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECFAE29" w14:textId="77777777" w:rsidR="009F69B6" w:rsidRPr="004576F4" w:rsidRDefault="009F69B6" w:rsidP="009F69B6">
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">[3] R. Morcillo-Jimenez, J. Mesa, J. Gómez-Romero, M.A. Vila, M.J. Martin-Bautista, “Deep learning for prediction of energy consumption: an applied use case in an office building,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB67BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Applied Intelligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>, vol. 54, no. 7, pp. 5813–5825, 2024, doi: 10.1007/s10489-024-05451-9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E0BD45" w14:textId="623A2F2A" w:rsidR="00405FE7" w:rsidRPr="00405FE7" w:rsidRDefault="009F69B6" w:rsidP="009F69B6">
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">[4] P. Kumar, N. Kamalakshi, T. Karthick, “Towards </w:t>
       </w:r>
       <w:r>
-        <w:t>n</w:t>
-[...18 lines deleted...]
-        <w:t>, grants, or awards are not required.</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">ustainable </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">rchitecture: Machine </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">earning for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">redicting </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve">nergy use in buildings,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB67BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>International Conference on Advances in Computing, Communication and Applied Informatics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>, pp. 1–6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2024, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>doi: 10.1109/ACCAI61061.2024.10602461.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4956C083" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="00015719" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> sectors.'</w:t>
+    <w:p w14:paraId="766FEBA6" w14:textId="4CAB7D09" w:rsidR="00430A68" w:rsidRPr="00263297" w:rsidRDefault="00C038AB" w:rsidP="00AA4139">
+      <w:r w:rsidRPr="00263297">
+        <w:t>Appendix</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20243A3B" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00F2667C">
+    <w:p w14:paraId="76271E0B" w14:textId="4847E07E" w:rsidR="00430A68" w:rsidRPr="00875B07" w:rsidRDefault="00430A68" w:rsidP="009F69B6">
+      <w:r w:rsidRPr="00263297">
+        <w:t xml:space="preserve">This part will present the related appendix (which applicable). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561CD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>With competing interests</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F2667C">
+        <w:t>This section is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263297">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+      <w:r w:rsidRPr="00561CD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>No competing interests</w:t>
+        <w:t>not compulsory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263297">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EB9357" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...513 lines deleted...]
-      <w:pPr>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="0953129A" w14:textId="77777777" w:rsidR="00875B07" w:rsidRPr="00B4539A" w:rsidRDefault="00875B07" w:rsidP="003A61FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E3742A">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="07FA1C89" w14:textId="77777777" w:rsidR="00D3411A" w:rsidRPr="00E3742A" w:rsidRDefault="00D3411A" w:rsidP="00D3411A">
-[...332 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="00875B07" w:rsidRPr="00B4539A" w:rsidSect="00C512D2">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="510" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EDD2FCE" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
+    <w:p w14:paraId="347CA2C7" w14:textId="77777777" w:rsidR="002D1D36" w:rsidRDefault="002D1D36" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E624CC8" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
+    <w:p w14:paraId="645335C8" w14:textId="77777777" w:rsidR="002D1D36" w:rsidRDefault="002D1D36" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="010B1546" w14:textId="325179CA" w:rsidR="00E230AD" w:rsidRPr="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3944F2AA" w14:textId="06AF4D97" w:rsidR="004B7792" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="969400743"/>
+        <w:placeholder>
+          <w:docPart w:val="7BE266E0017743E696134DCA8520570C"/>
+        </w:placeholder>
+        <w:temporary/>
+        <w:showingPlcHdr/>
+        <w15:appearance w15:val="hidden"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00263297" w:rsidRPr="00263297">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>[Type here]</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00263297" w:rsidRPr="00263297">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-        <w:sz w:val="18"/>
-[...41 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="009851FC">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="969400748"/>
+        <w:placeholder>
+          <w:docPart w:val="7BE266E0017743E696134DCA8520570C"/>
+        </w:placeholder>
+        <w:temporary/>
+        <w:showingPlcHdr/>
+        <w15:appearance w15:val="hidden"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00263297" w:rsidRPr="00263297">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>[Type here]</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00263297" w:rsidRPr="00263297">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="009851FC">
-[...43 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="969400753"/>
+        <w:placeholder>
+          <w:docPart w:val="7BE266E0017743E696134DCA8520570C"/>
+        </w:placeholder>
+        <w:temporary/>
+        <w:showingPlcHdr/>
+        <w15:appearance w15:val="hidden"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00263297" w:rsidRPr="00263297">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>[Type here]</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:id w:val="-1297828782"/>
+      <w:id w:val="-1865818483"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6CD51D3F" w14:textId="08B2DD53" w:rsidR="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
+      <w:p w14:paraId="15FDF77A" w14:textId="3573DA99" w:rsidR="00F91C55" w:rsidRPr="00776EF5" w:rsidRDefault="003A61FF" w:rsidP="003A61FF">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
-            <w:tab w:val="clear" w:pos="4513"/>
-            <w:tab w:val="center" w:pos="7230"/>
+            <w:tab w:val="clear" w:pos="9026"/>
+            <w:tab w:val="right" w:pos="9638"/>
           </w:tabs>
+          <w:jc w:val="right"/>
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00BD401D">
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>journal.ump.edu.my/</w:t>
+        </w:r>
+        <w:r w:rsidR="00B25C39" w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>isse</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:id w:val="-1589152850"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="7AFE449E" w14:textId="261649FD" w:rsidR="003A61FF" w:rsidRPr="00776EF5" w:rsidRDefault="003A61FF" w:rsidP="003A61FF">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">*CORRESPONDING AUTHOR | </w:t>
         </w:r>
-        <w:r w:rsidR="00EE06A5">
+        <w:r w:rsidR="00C512D2" w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ali </w:t>
+          <w:t xml:space="preserve">Ali Sulaiman </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00EE06A5">
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-            <w:b/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>Sulaiman</w:t>
+          <w:t xml:space="preserve">| </w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00BD401D">
+        <w:bookmarkStart w:id="7" w:name="_Hlk128729850"/>
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve"> | </w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:sym w:font="Wingdings" w:char="F02A"/>
         </w:r>
-        <w:bookmarkEnd w:id="5"/>
-        <w:r w:rsidRPr="00BD401D">
+        <w:bookmarkEnd w:id="7"/>
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EE06A5">
+        <w:r w:rsidR="00C512D2" w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>asulaiman@gmail.com</w:t>
+          <w:t>asulaiman</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>@</w:t>
+        </w:r>
+        <w:r w:rsidR="00C512D2" w:rsidRPr="00776EF5">
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>gmail.com</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="65A37CC7" w14:textId="37FAC8F1" w:rsidR="00B23D72" w:rsidRPr="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
+      <w:p w14:paraId="7DC79B36" w14:textId="676338C3" w:rsidR="00D966DB" w:rsidRPr="00776EF5" w:rsidRDefault="003A61FF" w:rsidP="003A61FF">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9026"/>
             <w:tab w:val="right" w:pos="9638"/>
           </w:tabs>
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00B23D72">
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="12"/>
+            <w:szCs w:val="12"/>
           </w:rPr>
-          <w:t xml:space="preserve">© 202X The Authors. Published by </w:t>
+          <w:t>©202(X) The Author(s). Published by Universiti Malaysia Pahang Al-Sultan Abdullah Press. This is an open access article under the CC BY-NC 4.0 International license</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00B23D72">
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...17 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00B23D72">
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00B23D72">
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00B23D72">
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00B23D72">
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B23D72">
+        <w:r w:rsidRPr="00776EF5">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B5F904B" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
+    <w:p w14:paraId="5F261629" w14:textId="77777777" w:rsidR="002D1D36" w:rsidRDefault="002D1D36" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FD7DC95" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
+    <w:p w14:paraId="0052E530" w14:textId="77777777" w:rsidR="002D1D36" w:rsidRDefault="002D1D36" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2D648DDC" w14:textId="663F1A78" w:rsidR="00B23D72" w:rsidRPr="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16341BDB" w14:textId="77777777" w:rsidR="001D06D3" w:rsidRPr="001D06D3" w:rsidRDefault="001D06D3" w:rsidP="001D06D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001E2D88">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-      <w:t>Author et al.</w:t>
+        <w:lang w:val="sv-SE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Mohd Zuki Salleh et al. </w:t>
     </w:r>
-    <w:r w:rsidR="00EE06A5">
+    <w:r w:rsidRPr="00263297">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> | </w:t>
+      <w:t>│ Data Analytics and Applied Mathematics │ Vol. #, Issue $ (202X)</w:t>
     </w:r>
-    <w:r w:rsidR="00EE06A5" w:rsidRPr="00EE06A5">
-[...94 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="0EC2D1F9" w14:textId="77777777" w:rsidR="00274989" w:rsidRDefault="00274989">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1F971571" w14:textId="25B43A98" w:rsidR="00B23D72" w:rsidRPr="002E389D" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69E506C0" w14:textId="2761882A" w:rsidR="004B7792" w:rsidRPr="00776EF5" w:rsidRDefault="00C512D2" w:rsidP="003A61FF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="6" w:name="_Hlk159335059"/>
+    <w:r w:rsidRPr="00601317">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">A. Sulaiman </w:t>
+    </w:r>
+    <w:r w:rsidR="004B7792" w:rsidRPr="00601317">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">et al. </w:t>
+    </w:r>
+    <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">│ </w:t>
+    </w:r>
+    <w:r w:rsidR="00B25C39" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Intelligent Systems and Sustainable Energy</w:t>
+    </w:r>
+    <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> │ Vol</w:t>
+    </w:r>
+    <w:r w:rsidR="00B25C39" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ume</w:t>
+    </w:r>
+    <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00274989" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, Issue </w:t>
+    </w:r>
+    <w:r w:rsidR="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (202</w:t>
+    </w:r>
+    <w:r w:rsidR="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="6"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7042B1C5" w14:textId="7971AB18" w:rsidR="007F4534" w:rsidRPr="00DC3B38" w:rsidRDefault="003877C2" w:rsidP="007F4534">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
-        <w:color w:val="E58300"/>
-        <w:sz w:val="22"/>
+        <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00EE06A5">
-      <w:rPr>
+    <w:r w:rsidRPr="00DC3B38">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-        <w:lang w:eastAsia="en-MY"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46988126" wp14:editId="639F7588">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C560C0" wp14:editId="0050D2BD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>right</wp:align>
+            <wp:posOffset>5394960</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>293370</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>3810</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="721360" cy="539750"/>
+          <wp:extent cx="721588" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="1993121227" name="Picture 1993121227" descr="A logo with a black background&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="1" name="Picture 1" descr="A logo with a black background&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="721360" cy="539750"/>
+                    <a:ext cx="721588" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00EE06A5" w:rsidRPr="00EE06A5">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+    <w:r w:rsidR="00C512D2" w:rsidRPr="00DC3B38">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-        <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="en-MY"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>INTELLIGENT SYSTEMS AND SUSTAINABLE ENERGY</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="514E3914" w14:textId="28168C40" w:rsidR="00501976" w:rsidRPr="00501976" w:rsidRDefault="00DB455D" w:rsidP="00501976">
+  <w:p w14:paraId="49AACCB3" w14:textId="5AF4F4C5" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00501976">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">E-ISSN: </w:t>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00CC4E8E" w:rsidRPr="00CC4E8E">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>XXXX-XXXX</w:t>
+      <w:t>3154-7532</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5E3F61A5" w14:textId="3271DFA4" w:rsidR="00B23D72" w:rsidRPr="00434C99" w:rsidRDefault="00DB455D" w:rsidP="00B23D72">
+  <w:p w14:paraId="387BCBDD" w14:textId="092AD93F" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00434C99">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">VOLUME XX, </w:t>
+      <w:t xml:space="preserve">VOLUME </w:t>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>NO.</w:t>
+      <w:t>#</w:t>
     </w:r>
-    <w:r w:rsidRPr="00434C99">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> X, 202X, XX - XX</w:t>
+      <w:t xml:space="preserve">, ISSUE </w:t>
+    </w:r>
+    <w:r w:rsidR="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidR="00C512D2" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>,</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>page(s)</w:t>
+    </w:r>
+    <w:r w:rsidR="00206652" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4091DB20" w14:textId="03E82ADE" w:rsidR="00B23D72" w:rsidRPr="00434C99" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
+  <w:p w14:paraId="0048B927" w14:textId="117DA5E1" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00434C99">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>DOI: https://doi.org/10.15282/</w:t>
     </w:r>
-    <w:r w:rsidR="00EE06A5">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidR="00C512D2" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>isse</w:t>
     </w:r>
-    <w:r w:rsidRPr="00434C99">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.v#i#.####</w:t>
+      <w:t>.v</w:t>
+    </w:r>
+    <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>i</w:t>
+    </w:r>
+    <w:r w:rsidR="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>id_paper</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36901F7C" w14:textId="6FBE172C" w:rsidR="00B23D72" w:rsidRDefault="00EE06A5" w:rsidP="00B23D72">
+  <w:p w14:paraId="00F3B4CF" w14:textId="77777777" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="F9B042"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A8BEB64" wp14:editId="43F0CEC9">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="638D5190" wp14:editId="3F5190B6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:posOffset>4115</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>85090</wp:posOffset>
+                <wp:posOffset>79502</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6120001" cy="266700"/>
               <wp:effectExtent l="0" t="19050" r="33655" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Group 13"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6120001" cy="266700"/>
                         <a:chOff x="-1" y="0"/>
                         <a:chExt cx="6120001" cy="266700"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wps:wsp>
                       <wps:cNvPr id="6" name="Text Box 6"/>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="-1" y="0"/>
                           <a:ext cx="1645920" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="F9B042"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="09FAA5FA" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
+                          <w:p w14:paraId="269654DF" w14:textId="77777777" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                                <w:rFonts w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00EE06A5">
+                            <w:r w:rsidRPr="00776EF5">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                                <w:rFonts w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>RESEARCH ARTICLE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                     <wps:wsp>
                       <wps:cNvPr id="12" name="Straight Connector 12"/>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6120000" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
@@ -4804,526 +4612,1394 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="6A8BEB64" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:6.7pt;width:481.9pt;height:21pt;z-index:251659264" coordorigin="" coordsize="61200,2667" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9gQ3wPgMAACwIAAAOAAAAZHJzL2Uyb0RvYy54bWy8VVtP2zAUfp+0/2D5HdKGtkBEi0q3okkI&#10;0MrEs+s4FymxPdttwn79znEupVA2xKS9JLbP/TvfsS8u67IgW2FsruSUDo8HlAjJVZzLdEp/PCyP&#10;ziixjsmYFUqKKX0Sll7OPn+6qHQkQpWpIhaGgBNpo0pPaeacjoLA8kyUzB4rLSQIE2VK5mBr0iA2&#10;rALvZRGEg8EkqJSJtVFcWAunXxohnXn/SSK4u0sSKxwpphRyc/5r/HeN32B2waLUMJ3lvE2DfSCL&#10;kuUSgvauvjDHyMbkr1yVOTfKqsQdc1UGKklyLnwNUM1w8KKaa6M22teSRlWqe5gA2hc4fdgtv93e&#10;G5LH0LsTSiQroUc+LIE9gFPpNAKda6NX+t60B2mzw3rrxJT4h0pI7WF96mEVtSMcDidD6NRgSAkH&#10;WTiZnA5a3HkGzUGzIxDu7Hj29c+WQRc3wPT6bCoNHLI7mOy/wbTKmBYefYsQtDBNOpQesLwrVZNJ&#10;g5NXQpCIq+EYAO3OLRwewGq/6A6s4WQ0Pg+Bqvtg9SWzSBvrroUqCS6m1ADHPfXY9sY66BCodioY&#10;1aoij5d5UfiNSdeLwpAtg3lYnl8NRiFmCSZ7aoUkFfTtZDzwnqVC+0avkKCOSDdV4crV69ozw0Zr&#10;FT8BAkY1g2Y1X+aQ5Q2z7p4ZmCwoDG4LdwefpFAQRLUrSjJlfh06R33oJEgpqWBSp9T+3DAjKCm+&#10;Sejx+XA0wtH2m9H4FMEzzyXr5xK5KRcKigfGQXZ+ifqu6JaJUeUjXCpzjAoiJjnEnlLXLReuuT/g&#10;UuJiPvdKMMyauRu50hxdI9TYg4f6kRndNspBi29VxyoWvehXo4uWUs03TiW5byYC3KDa4g4Mx7H8&#10;D1Qfhh3XV86wPM0cWSgpgW/KEBC2PYfZWMj2buho0Q3oey4GwBi57u+Et2le5BKH8RVsOAl43FA2&#10;PBufjr3aHp/te2gPsQ+Q27qnQjQBvosEbkqY7JMmAr5Rop8mxrmQzg+99wTaaJbA5PSGzTj5x+0t&#10;w1YfTYV/v3rj8O9RewsfWUnXG5e5VOaQA1d3KSeNfjfeTd07+uH4t7TzK/8kwWrvzXu+91q7R372&#10;GwAA//8DAFBLAwQUAAYACAAAACEA7df77N4AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF74L/YRnBm93ENMXGbEop6qkItoL0ts1Ok9DsbMhuk/TfO57s8c0b3vtevppsKwbsfeNIQTyL&#10;QCCVzjRUKfjevz+9gPBBk9GtI1RwRQ+r4v4u15lxI33hsAuV4BDymVZQh9BlUvqyRqv9zHVI7J1c&#10;b3Vg2VfS9HrkcNvK5yhaSKsb4oZad7ipsTzvLlbBx6jHdRK/DdvzaXM97NPPn22MSj0+TOtXEAGn&#10;8P8Mf/iMDgUzHd2FjBetAh4S+JrMQbC7XCQ85KggTecgi1ze4he/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAP2BDfA+AwAALAgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAO3X++zeAAAABgEAAA8AAAAAAAAAAAAAAAAAmAUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACjBgAAAAA=&#10;">
+            <v:group w14:anchorId="638D5190" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:.3pt;margin-top:6.25pt;width:481.9pt;height:21pt;z-index:251659264" coordorigin="" coordsize="61200,2667" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDG5dKhMgMAAAgIAAAOAAAAZHJzL2Uyb0RvYy54bWy0VV1v0zAUfUfiP1h+Z2lL223VOjQKnZCm&#10;MdGhPbuu00RKbGO7Tcav51znY+vYAIF4SWzf7+Nzr8/e1WXB9sr53Og5Hx4NOFNamk2ut3P+9Xb5&#10;5oQzH4TeiMJoNef3yvN3569fnVV2pkYmM8VGOQYn2s8qO+dZCHaWJF5mqhT+yFilIUyNK0XA1m2T&#10;jRMVvJdFMhoMpkll3MY6I5X3OP3QCPl59J+mSobPaepVYMWcI7cQvy5+1/RNzs/EbOuEzXLZpiH+&#10;IotS5BpBe1cfRBBs5/KfXJW5dMabNBxJUyYmTXOpYg2oZjh4Us2lMzsba9nOqq3tYQK0T3D6a7fy&#10;en/p7MreOCBR2S2wiDuqpU5dSX9kyeoI2X0PmaoDkzicDnELgyFnErLRdHo8aDGVGYAnszcQPtjJ&#10;7OOvLZMubnKQTWXBD/8Agf83CFaZsCoi62eA4MaxfINiONOiBEtvqbz3pmZTIgjFhhKBxEKNYxC9&#10;O/c4fAarw6I7sIbT8eR0BBoegtWXLGbW+XCpTMloMecO/I20EvsrH5AKVDsViupNkW+WeVHEjduu&#10;F4VjewGuL0/fD8YjyhImB2qFZhVKfTsZRM/akH2jV2ioU7VNVbQK9bpuIVibzT0QcKZpIm/lMkeW&#10;V8KHG+HQNSgMkyB8xictDIKYdsVZZtz3585JHzcJKWcVunDO/bedcIqz4pPGHZ8Ox2Nq27gZT44J&#10;PPdYsn4s0btyYVA8GIfs4pL0Q9EtU2fKOwyMC4oKkdASsec8dMtFaGYDBo5UFxdRCY1qRbjSKyvJ&#10;NUFNd3Bb3wln24sKuOJr07FKzJ7cV6NLltpc7IJJ83iZBHCDaos7GN7Q7b9TfTjquL4KTuTbLLCF&#10;0Rp8M45B2N45aL/Q7WzoaNE16J8MBmBMXI8z4WWaF7mmZvwJNuoEOm4oOzqZHE+i2gGf/Z/QHrGf&#10;IbcP94VqAnxRKUYAOvttE4HeH9V3k5BS6RCbPnqCNpml6JzesGmn+HC9ZNjqk6mKb1NvPPp91N4i&#10;RjY69MZlro17zkGou5TTRr9r76buB/pR+9Mu8i8OXjw3ODt4zx7vo/7DA37+AwAA//8DAFBLAwQU&#10;AAYACAAAACEAqXDEENwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU6DQBSF9ya+w+SauLMD&#10;FYgiQ9M06qoxsTUx7m6ZWyBl7hBmCvTtHVd2eX5yzlesZtOJkQbXWlYQLyIQxJXVLdcKvvZvD08g&#10;nEfW2FkmBRdysCpvbwrMtZ34k8adr0UYYZejgsb7PpfSVQ0ZdAvbE4fsaAeDPsihlnrAKYybTi6j&#10;KJMGWw4PDfa0aag67c5GwfuE0/oxfh23p+Pm8rNPP763MSl1fzevX0B4mv1/Gf7wAzqUgelgz6yd&#10;6BRkoRfcZQoipM9ZkoA4KEiTFGRZyGv88hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDG&#10;5dKhMgMAAAgIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCpcMQQ3AAAAAYBAAAPAAAAAAAAAAAAAAAAAIwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAlQYAAAAA&#10;">
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;width:16459;height:2667;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQGTVkxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIVeRLP2YMtqlCqUepGiFfT43Dx3t928LElc479vBMHjMDPfMNN5NI3oyPnasoLRMANB&#10;XFhdc6lg9/M5eAfhA7LGxjIpuJKH+az3NMVc2wtvqNuGUiQI+xwVVCG0uZS+qMigH9qWOHkn6wyG&#10;JF0ptcNLgptGvmbZWBqsOS1U2NKyouJvezYK4vG8dv3N22/fFsevxf7Qubj6VurlOX5MQASK4RG+&#10;t1dawRhuV9INkLN/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFAZNWTEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#f9b042" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="09FAA5FA" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
+                    <w:p w14:paraId="269654DF" w14:textId="77777777" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                          <w:rFonts w:cs="Times New Roman"/>
                           <w:b/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00EE06A5">
+                      <w:r w:rsidRPr="00776EF5">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                          <w:rFonts w:cs="Times New Roman"/>
                           <w:b/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>RESEARCH ARTICLE</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:line id="Straight Connector 12" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="61200,0" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4d4AZwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EG/gyZqoUKdW0DEF0MBC7MfDtaG5tWXMpSbTdf78Ig73dx/fztuVkenEj5zvLCpaLBARx&#10;bXXHjYKP9/1zBsIHZI29ZVLwQx7KYvawxVzbkc90q0IjYgj7HBW0IQy5lL5uyaBf2IE4cl/WGQwR&#10;ukZqh2MMN71cJclaGuw4NrQ40K6l+ru6GgXuckpen1J79Ie3NGT7z0O3q1mp+eP0sgERaAr/4j/3&#10;Ucf5K7j/Eg+QxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuHeAGcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#f9b042" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5214AF1D" w14:textId="77777777" w:rsidR="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
+  <w:p w14:paraId="206C200D" w14:textId="77777777" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7E8EC7EB" w14:textId="77777777" w:rsidR="00B23D72" w:rsidRPr="00312D99" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
+  <w:p w14:paraId="07E0A0F5" w14:textId="2CA2B082" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB113DD"/>
+    <w:nsid w:val="02E77816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D16B346"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="93605D92"/>
+    <w:lvl w:ilvl="0" w:tplc="8A74EE10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="8EquationNumbering"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12127FC1"/>
+    <w:nsid w:val="08A668EF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AD6CBED0"/>
+    <w:tmpl w:val="C5886E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="148B5617"/>
+    <w:nsid w:val="09693A62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01A43962"/>
+    <w:lvl w:ilvl="0" w:tplc="23A6DAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="159F2110"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4104843E"/>
+    <w:lvl w:ilvl="0" w:tplc="23A6DAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BEB448A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DDE069AA"/>
+    <w:tmpl w:val="B60693B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22932628"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FF4E800"/>
+    <w:lvl w:ilvl="0" w:tplc="EA0A0F32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29C805CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="436E6556"/>
+    <w:lvl w:ilvl="0" w:tplc="23A6DAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F645E34"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E6C2BF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3103040A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA8A1ECC"/>
+    <w:lvl w:ilvl="0" w:tplc="F55EC642">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numbered"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CAD0A7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B590F72C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44455A61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A186432"/>
+    <w:lvl w:ilvl="0" w:tplc="8FB22C30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="7TableCaption"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="Table %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
         <w:sz w:val="20"/>
-      </w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8D646F"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A0275F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCDAB1DA"/>
+    <w:lvl w:ilvl="0" w:tplc="23A6DAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E4151D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28F0DF3C"/>
+    <w:lvl w:ilvl="0" w:tplc="724A205E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F065809"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A8322482"/>
+    <w:tmpl w:val="2D2EC930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5425,1193 +6101,55 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...1137 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52820433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1038B82C"/>
-    <w:lvl w:ilvl="0" w:tplc="174E75DE">
+    <w:tmpl w:val="660EB526"/>
+    <w:lvl w:ilvl="0" w:tplc="ED768B12">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Reference"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6661,1063 +6199,660 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B3E3222"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55670DFA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB7C56EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="5Sub-sectionHeading"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="5Sub-section2"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D477F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FE000396"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="C5248CBE"/>
+    <w:lvl w:ilvl="0" w:tplc="30381B76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E6B675A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61001344"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="742418FC"/>
+    <w:lvl w:ilvl="0" w:tplc="23A6DAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65BC30CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7887738"/>
+    <w:lvl w:ilvl="0" w:tplc="23A6DAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66F166DE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="66AC4644"/>
+    <w:tmpl w:val="0B480592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="5SectionHeading"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677E2914"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="38DA938A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...639 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69663AA2"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7D0B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49F6BCD8"/>
     <w:lvl w:ilvl="0" w:tplc="D93C4D78">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7786,54 +6921,143 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ACA1168"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0969CB4"/>
+    <w:lvl w:ilvl="0" w:tplc="E9CA6772">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D261B22"/>
+    <w:nsid w:val="6D8A18B0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2B92FA7C"/>
+    <w:tmpl w:val="892863CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7936,613 +7160,3434 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73C654FC"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000B">
+    <w:nsid w:val="6F6962CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E85CD9CA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77251276"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EEF6013A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E79381C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D72B8E4"/>
+    <w:lvl w:ilvl="0" w:tplc="B6E858EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="7FigureCaption"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="Figure %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1515609355">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1656572028">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="855923493">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1799687833">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="264966767">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1854302417">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1833838240">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1700160231">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9" w16cid:durableId="1005859644">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1451968600">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="249237818">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1618365194">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="99300314">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1231891020">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="15" w16cid:durableId="632633975">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="810177030">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1897157798">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1032606759">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="350882910">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1098527395">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="925310055">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
-[...44 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="22" w16cid:durableId="502669966">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="23" w16cid:durableId="760685802">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1267497312">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="78062987">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1920099019">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1400902830">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1911304637">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12">
-[...17 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="29" w16cid:durableId="1543178520">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="30" w16cid:durableId="102457995">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="931858324">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1542546772">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="33" w16cid:durableId="442581630">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="567"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00312D99"/>
-    <w:rsid w:val="00015719"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00050AB8"/>
+    <w:rsid w:val="00006672"/>
+    <w:rsid w:val="00006F22"/>
+    <w:rsid w:val="00013286"/>
+    <w:rsid w:val="000279B5"/>
+    <w:rsid w:val="00031FF0"/>
+    <w:rsid w:val="00032FA6"/>
     <w:rsid w:val="000576A6"/>
-    <w:rsid w:val="0006098F"/>
-[...7 lines deleted...]
-    <w:rsid w:val="000E3229"/>
+    <w:rsid w:val="00085F62"/>
+    <w:rsid w:val="00097321"/>
+    <w:rsid w:val="000A55B1"/>
+    <w:rsid w:val="000B123A"/>
+    <w:rsid w:val="000B5FA1"/>
+    <w:rsid w:val="000C19DA"/>
+    <w:rsid w:val="000C7C3A"/>
     <w:rsid w:val="000E3D2B"/>
-    <w:rsid w:val="000F1363"/>
-[...18 lines deleted...]
-    <w:rsid w:val="0024532D"/>
+    <w:rsid w:val="000E5FE5"/>
+    <w:rsid w:val="000F4475"/>
+    <w:rsid w:val="001202D0"/>
+    <w:rsid w:val="00133915"/>
+    <w:rsid w:val="0013765B"/>
+    <w:rsid w:val="00146E32"/>
+    <w:rsid w:val="00165BD3"/>
+    <w:rsid w:val="001A6E75"/>
+    <w:rsid w:val="001C654D"/>
+    <w:rsid w:val="001C73B7"/>
+    <w:rsid w:val="001D06D3"/>
+    <w:rsid w:val="001E2D88"/>
+    <w:rsid w:val="001F20B3"/>
+    <w:rsid w:val="001F6D22"/>
+    <w:rsid w:val="00206652"/>
+    <w:rsid w:val="0023449C"/>
     <w:rsid w:val="002563F7"/>
-    <w:rsid w:val="0027007E"/>
+    <w:rsid w:val="00263297"/>
     <w:rsid w:val="002741CB"/>
-    <w:rsid w:val="00284AA3"/>
+    <w:rsid w:val="00274989"/>
     <w:rsid w:val="002914D9"/>
-    <w:rsid w:val="00295518"/>
+    <w:rsid w:val="002916E0"/>
+    <w:rsid w:val="0029566C"/>
     <w:rsid w:val="00296129"/>
     <w:rsid w:val="00296625"/>
-    <w:rsid w:val="002A4BE5"/>
     <w:rsid w:val="002B1E1A"/>
-    <w:rsid w:val="002B734D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002C5816"/>
+    <w:rsid w:val="002C1593"/>
+    <w:rsid w:val="002C28CF"/>
     <w:rsid w:val="002D0481"/>
-    <w:rsid w:val="002D133D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0030096D"/>
+    <w:rsid w:val="002D1D36"/>
+    <w:rsid w:val="002D5135"/>
+    <w:rsid w:val="002E6B07"/>
+    <w:rsid w:val="0030084A"/>
+    <w:rsid w:val="00301FBB"/>
     <w:rsid w:val="00312D99"/>
-    <w:rsid w:val="003275EA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0034057F"/>
+    <w:rsid w:val="00333ED0"/>
+    <w:rsid w:val="0034311F"/>
     <w:rsid w:val="00344022"/>
-    <w:rsid w:val="00351BCB"/>
-[...14 lines deleted...]
-    <w:rsid w:val="003E199B"/>
+    <w:rsid w:val="003602D5"/>
+    <w:rsid w:val="003611EF"/>
+    <w:rsid w:val="003717FF"/>
+    <w:rsid w:val="003877C2"/>
+    <w:rsid w:val="003A61FF"/>
+    <w:rsid w:val="003E7D32"/>
+    <w:rsid w:val="003F3BA4"/>
+    <w:rsid w:val="0040194D"/>
+    <w:rsid w:val="004045A3"/>
+    <w:rsid w:val="00405FE7"/>
+    <w:rsid w:val="004067A5"/>
+    <w:rsid w:val="00407361"/>
     <w:rsid w:val="004106C1"/>
-    <w:rsid w:val="00417747"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00434C99"/>
+    <w:rsid w:val="00424B46"/>
+    <w:rsid w:val="004268FB"/>
+    <w:rsid w:val="00430A68"/>
+    <w:rsid w:val="00437D44"/>
     <w:rsid w:val="004424F5"/>
-    <w:rsid w:val="00446773"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004B0679"/>
+    <w:rsid w:val="00447EB4"/>
+    <w:rsid w:val="00451F55"/>
+    <w:rsid w:val="0046117B"/>
+    <w:rsid w:val="00471DB6"/>
+    <w:rsid w:val="004A2AD3"/>
+    <w:rsid w:val="004A4CA4"/>
+    <w:rsid w:val="004B4E36"/>
+    <w:rsid w:val="004B7792"/>
+    <w:rsid w:val="004C0B9D"/>
     <w:rsid w:val="004C5324"/>
     <w:rsid w:val="004D244A"/>
     <w:rsid w:val="004F687A"/>
-    <w:rsid w:val="00501976"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00572368"/>
+    <w:rsid w:val="00506C90"/>
+    <w:rsid w:val="00540A0F"/>
+    <w:rsid w:val="00541140"/>
+    <w:rsid w:val="00561CD8"/>
+    <w:rsid w:val="0057376F"/>
     <w:rsid w:val="005766D2"/>
-    <w:rsid w:val="00582C7D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005A1840"/>
+    <w:rsid w:val="005936DB"/>
+    <w:rsid w:val="005A4F1A"/>
     <w:rsid w:val="005B020C"/>
-    <w:rsid w:val="005B311A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00601E2A"/>
+    <w:rsid w:val="005C089B"/>
+    <w:rsid w:val="005D66B3"/>
+    <w:rsid w:val="005F2E68"/>
+    <w:rsid w:val="005F7860"/>
+    <w:rsid w:val="00601317"/>
     <w:rsid w:val="006166E0"/>
+    <w:rsid w:val="00621C04"/>
     <w:rsid w:val="006268E6"/>
-    <w:rsid w:val="0066673C"/>
-    <w:rsid w:val="00670583"/>
+    <w:rsid w:val="0064239A"/>
+    <w:rsid w:val="006607FB"/>
     <w:rsid w:val="00674987"/>
-    <w:rsid w:val="006767EE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006B587E"/>
+    <w:rsid w:val="00674D25"/>
+    <w:rsid w:val="006A3A10"/>
+    <w:rsid w:val="006B3125"/>
+    <w:rsid w:val="006C3D8E"/>
+    <w:rsid w:val="006D02BB"/>
     <w:rsid w:val="006E43FF"/>
-    <w:rsid w:val="007117FA"/>
-    <w:rsid w:val="00731AC6"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rsid w:val="006F6D84"/>
+    <w:rsid w:val="006F7EC1"/>
+    <w:rsid w:val="0071156F"/>
     <w:rsid w:val="00737C5B"/>
-    <w:rsid w:val="00756379"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00784CF0"/>
+    <w:rsid w:val="007414D5"/>
+    <w:rsid w:val="00745A47"/>
+    <w:rsid w:val="0075407F"/>
+    <w:rsid w:val="00764143"/>
+    <w:rsid w:val="00764628"/>
+    <w:rsid w:val="007704B5"/>
+    <w:rsid w:val="00776EF5"/>
+    <w:rsid w:val="00780154"/>
+    <w:rsid w:val="0078305D"/>
     <w:rsid w:val="007874ED"/>
-    <w:rsid w:val="00793D86"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007D79A0"/>
+    <w:rsid w:val="007B4485"/>
     <w:rsid w:val="007E0805"/>
-    <w:rsid w:val="007F1C73"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00844508"/>
+    <w:rsid w:val="007E260B"/>
+    <w:rsid w:val="007E56A0"/>
+    <w:rsid w:val="007F318D"/>
+    <w:rsid w:val="007F4534"/>
+    <w:rsid w:val="007F5CE5"/>
+    <w:rsid w:val="00804283"/>
+    <w:rsid w:val="00807B6D"/>
+    <w:rsid w:val="00815AE9"/>
+    <w:rsid w:val="00815C1F"/>
+    <w:rsid w:val="00817F99"/>
+    <w:rsid w:val="0082533E"/>
+    <w:rsid w:val="00840B3F"/>
     <w:rsid w:val="008460B1"/>
-    <w:rsid w:val="00864286"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C691E"/>
+    <w:rsid w:val="00855F42"/>
+    <w:rsid w:val="00867128"/>
+    <w:rsid w:val="00875B07"/>
+    <w:rsid w:val="0088001E"/>
+    <w:rsid w:val="008821B8"/>
+    <w:rsid w:val="00884FE6"/>
+    <w:rsid w:val="00885727"/>
+    <w:rsid w:val="00892D12"/>
+    <w:rsid w:val="008B0AED"/>
+    <w:rsid w:val="008C6CFF"/>
     <w:rsid w:val="008E248C"/>
-    <w:rsid w:val="008E7C97"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F1FC1"/>
+    <w:rsid w:val="008F04AB"/>
+    <w:rsid w:val="008F4FAA"/>
     <w:rsid w:val="008F6F37"/>
     <w:rsid w:val="00901E5D"/>
+    <w:rsid w:val="00904BD5"/>
     <w:rsid w:val="009063FD"/>
     <w:rsid w:val="00914D22"/>
-    <w:rsid w:val="00932CDD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00962A1C"/>
     <w:rsid w:val="00972C30"/>
-    <w:rsid w:val="009735AF"/>
-    <w:rsid w:val="009750DB"/>
     <w:rsid w:val="009777A4"/>
+    <w:rsid w:val="00983587"/>
+    <w:rsid w:val="009847CF"/>
     <w:rsid w:val="009851FC"/>
-    <w:rsid w:val="0099339B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E0C2B"/>
+    <w:rsid w:val="0099388F"/>
+    <w:rsid w:val="009B2055"/>
+    <w:rsid w:val="009E4B20"/>
     <w:rsid w:val="009E5014"/>
     <w:rsid w:val="009F365A"/>
-    <w:rsid w:val="00A12C3B"/>
-    <w:rsid w:val="00A15D1B"/>
+    <w:rsid w:val="009F69B6"/>
+    <w:rsid w:val="00A0702C"/>
     <w:rsid w:val="00A327C2"/>
-    <w:rsid w:val="00A344BB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A701B7"/>
+    <w:rsid w:val="00A34D82"/>
+    <w:rsid w:val="00A417C1"/>
+    <w:rsid w:val="00A473F6"/>
+    <w:rsid w:val="00A5495D"/>
     <w:rsid w:val="00A95C44"/>
+    <w:rsid w:val="00A96422"/>
+    <w:rsid w:val="00AA4139"/>
     <w:rsid w:val="00AB332E"/>
-    <w:rsid w:val="00AC07D2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AF674C"/>
+    <w:rsid w:val="00AC10DD"/>
+    <w:rsid w:val="00AC4FE5"/>
+    <w:rsid w:val="00AC727E"/>
+    <w:rsid w:val="00AC7826"/>
+    <w:rsid w:val="00AE3F21"/>
     <w:rsid w:val="00B01551"/>
-    <w:rsid w:val="00B0506A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B50D44"/>
+    <w:rsid w:val="00B23770"/>
+    <w:rsid w:val="00B25C39"/>
+    <w:rsid w:val="00B364B6"/>
+    <w:rsid w:val="00B4539A"/>
+    <w:rsid w:val="00B55C4D"/>
     <w:rsid w:val="00B77CB1"/>
-    <w:rsid w:val="00B85043"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD02D2"/>
+    <w:rsid w:val="00B827C2"/>
+    <w:rsid w:val="00BB4C18"/>
+    <w:rsid w:val="00BD3A45"/>
     <w:rsid w:val="00BD401D"/>
+    <w:rsid w:val="00BE1905"/>
+    <w:rsid w:val="00BE2727"/>
     <w:rsid w:val="00C001C5"/>
-    <w:rsid w:val="00C02C17"/>
     <w:rsid w:val="00C036E9"/>
-    <w:rsid w:val="00C168E0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00CC17B0"/>
+    <w:rsid w:val="00C038AB"/>
+    <w:rsid w:val="00C24EF8"/>
+    <w:rsid w:val="00C35023"/>
+    <w:rsid w:val="00C43597"/>
+    <w:rsid w:val="00C4636D"/>
+    <w:rsid w:val="00C512D2"/>
+    <w:rsid w:val="00C6246A"/>
+    <w:rsid w:val="00C84B4B"/>
+    <w:rsid w:val="00CB626F"/>
+    <w:rsid w:val="00CC4E8E"/>
     <w:rsid w:val="00CC53F4"/>
-    <w:rsid w:val="00D04CA3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D440D4"/>
+    <w:rsid w:val="00CE6215"/>
+    <w:rsid w:val="00D07E59"/>
+    <w:rsid w:val="00D222D7"/>
+    <w:rsid w:val="00D31573"/>
+    <w:rsid w:val="00D44F6F"/>
+    <w:rsid w:val="00D668EC"/>
     <w:rsid w:val="00D7086D"/>
-    <w:rsid w:val="00D91FC7"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00F504A6"/>
+    <w:rsid w:val="00D86540"/>
+    <w:rsid w:val="00D9624A"/>
+    <w:rsid w:val="00D966DB"/>
+    <w:rsid w:val="00D97ECF"/>
+    <w:rsid w:val="00DC3B38"/>
+    <w:rsid w:val="00DC5255"/>
+    <w:rsid w:val="00DC69A2"/>
+    <w:rsid w:val="00DD69D6"/>
+    <w:rsid w:val="00DE3D4A"/>
+    <w:rsid w:val="00E07E7A"/>
+    <w:rsid w:val="00E14D02"/>
+    <w:rsid w:val="00E172A6"/>
+    <w:rsid w:val="00E25220"/>
+    <w:rsid w:val="00E51432"/>
+    <w:rsid w:val="00E738A4"/>
+    <w:rsid w:val="00E81B59"/>
+    <w:rsid w:val="00E83A77"/>
+    <w:rsid w:val="00E96CA2"/>
+    <w:rsid w:val="00EA6BBA"/>
+    <w:rsid w:val="00EB6DC1"/>
+    <w:rsid w:val="00EE3912"/>
     <w:rsid w:val="00F51956"/>
-    <w:rsid w:val="00F61FDE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FA4552"/>
+    <w:rsid w:val="00F671C2"/>
+    <w:rsid w:val="00F85AED"/>
+    <w:rsid w:val="00F91C55"/>
+    <w:rsid w:val="00FA15F1"/>
     <w:rsid w:val="00FB1B5E"/>
     <w:rsid w:val="00FB2095"/>
-    <w:rsid w:val="00FD5B8E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF798C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-MY"/>
+  <w:themeFontLang w:val="en-MY" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="797220A6"/>
+  <w14:docId w14:val="1B8A5CED"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{766E0C66-9601-451B-BDFB-78FBE3D206B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:rsid w:val="00AE3F21"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001F6D22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0075407F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F6D84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000279B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000279B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000279B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000279B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000279B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000279B5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00312D99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00312D99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00312D99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00312D99"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D0481"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D0481"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00914D22"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009851FC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1PaperTitle">
+    <w:name w:val="1. Paper Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="1PaperTitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="288"/>
+      </w:tabs>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1PaperTitleChar">
+    <w:name w:val="1. Paper Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="1PaperTitle"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001F6D22"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:caps/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Content">
+    <w:name w:val="Content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ContentChar"/>
+    <w:rsid w:val="008F4FAA"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
+    <w:name w:val="Figure Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="008F4FAA"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ContentChar">
+    <w:name w:val="Content Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Content"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F4FAA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigContent">
+    <w:name w:val="Fig. Content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FigContentChar"/>
+    <w:rsid w:val="002563F7"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075407F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FigContentChar">
+    <w:name w:val="Fig. Content Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FigContent"/>
+    <w:rsid w:val="002563F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
+    <w:name w:val="Table Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableCaptionChar"/>
+    <w:rsid w:val="007F318D"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContent">
+    <w:name w:val="Table Content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableContentChar"/>
+    <w:rsid w:val="002741CB"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableCaptionChar">
+    <w:name w:val="Table Caption Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableCaption"/>
+    <w:rsid w:val="007F318D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbered">
+    <w:name w:val="Numbered"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NumberedChar"/>
+    <w:rsid w:val="00737C5B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="80"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableContentChar">
+    <w:name w:val="Table Content Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableContent"/>
+    <w:qFormat/>
+    <w:rsid w:val="002741CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
+    <w:name w:val="Reference"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ReferenceChar"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00815C1F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="80"/>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberedChar">
+    <w:name w:val="Numbered Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Numbered"/>
+    <w:rsid w:val="00737C5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ReferenceChar">
+    <w:name w:val="Reference Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Reference"/>
+    <w:rsid w:val="00815C1F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabCaption">
+    <w:name w:val="Tab. Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="000576A6"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="40"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:color w:val="80643C"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
+    <w:name w:val="Affiliation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AffiliationChar"/>
+    <w:rsid w:val="00C6246A"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bullet">
+    <w:name w:val="bullet"/>
+    <w:basedOn w:val="Content"/>
+    <w:link w:val="bulletChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F6D84"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:after="80"/>
+      <w:ind w:left="851" w:hanging="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AffiliationChar">
+    <w:name w:val="Affiliation Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Affiliation"/>
+    <w:rsid w:val="00C6246A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006F6D84"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="bulletChar">
+    <w:name w:val="bullet Char"/>
+    <w:basedOn w:val="ContentChar"/>
+    <w:link w:val="bullet"/>
+    <w:rsid w:val="006F6D84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00006672"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B4539A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC727E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:rsid w:val="00AC727E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:rsid w:val="00875B07"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000279B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000279B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000279B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000279B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000279B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000279B5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
+    <w:name w:val="Author"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AuthorChar"/>
+    <w:rsid w:val="00C6246A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractHeader">
+    <w:name w:val="Abstract Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AbstractHeaderChar"/>
+    <w:rsid w:val="00C6246A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorChar">
+    <w:name w:val="Author Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Author"/>
+    <w:rsid w:val="00C6246A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractHeaderChar">
+    <w:name w:val="Abstract Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="AbstractHeader"/>
+    <w:rsid w:val="00C6246A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2Author">
+    <w:name w:val="2. Author"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="2AuthorChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2AuthorChar">
+    <w:name w:val="2. Author Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="2Author"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3Affiliation">
+    <w:name w:val="3. Affiliation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="3AffiliationChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="288"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="3AffiliationChar">
+    <w:name w:val="3. Affiliation Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="3Affiliation"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4Abstract">
+    <w:name w:val="4. Abstract"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="4AbstractChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="4AbstractChar">
+    <w:name w:val="4. Abstract Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="4Abstract"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5HeaderAcknow-Ref">
+    <w:name w:val="5. Header Acknow - Ref"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="5HeaderAcknow-RefChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-MY"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="5HeaderAcknow-RefChar">
+    <w:name w:val="5. Header Acknow - Ref Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="5HeaderAcknow-Ref"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-MY"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:link w:val="Style1Char"/>
+    <w:rsid w:val="00A34D82"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00A34D82"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:caps/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5SectionHeading">
+    <w:name w:val="5. Section Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:link w:val="5SectionHeadingChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="28"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="5SectionHeadingChar">
+    <w:name w:val="5. Section Heading Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="5SectionHeading"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5Sub-sectionHeading">
+    <w:name w:val="5. Sub-section Heading"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="5Sub-sectionHeadingChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="30"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="5Sub-sectionHeadingChar">
+    <w:name w:val="5. Sub-section Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="5Sub-sectionHeading"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5Sub-section2">
+    <w:name w:val="5. Sub-section 2"/>
+    <w:basedOn w:val="5Sub-sectionHeading"/>
+    <w:link w:val="5Sub-section2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="5Sub-section2Char">
+    <w:name w:val="5. Sub-section 2 Char"/>
+    <w:basedOn w:val="Heading3Char"/>
+    <w:link w:val="5Sub-section2"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6Text-FirstParagraph">
+    <w:name w:val="6. Text - First Paragraph"/>
+    <w:link w:val="6Text-FirstParagraphChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="6Text-FirstParagraphChar">
+    <w:name w:val="6. Text - First Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="6Text-FirstParagraph"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6Text-SubsequentParagraph">
+    <w:name w:val="6. Text - Subsequent Paragraph"/>
+    <w:basedOn w:val="6Text-FirstParagraph"/>
+    <w:link w:val="6Text-SubsequentParagraphChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:ind w:firstLine="288"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="6Text-SubsequentParagraphChar">
+    <w:name w:val="6. Text - Subsequent Paragraph Char"/>
+    <w:basedOn w:val="6Text-FirstParagraphChar"/>
+    <w:link w:val="6Text-SubsequentParagraph"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FigureFormat">
+    <w:name w:val="7. Figure Format"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="7FigureFormatChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="7FigureFormatChar">
+    <w:name w:val="7. Figure Format Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="7FigureFormat"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FigureCaption">
+    <w:name w:val="7. Figure Caption"/>
+    <w:basedOn w:val="7FigureFormat"/>
+    <w:link w:val="7FigureCaptionChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="7FigureCaptionChar">
+    <w:name w:val="7. Figure Caption Char"/>
+    <w:basedOn w:val="7FigureFormatChar"/>
+    <w:link w:val="7FigureCaption"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7TableCaption">
+    <w:name w:val="7. Table Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="7TableCaptionChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="32"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="7TableCaptionChar">
+    <w:name w:val="7. Table Caption Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="7TableCaption"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7TableContent">
+    <w:name w:val="7. Table Content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="7TableContentChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:ind w:left="101"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="7TableContentChar">
+    <w:name w:val="7. Table Content Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="7TableContent"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PaperStyle2">
+    <w:name w:val="Paper Style 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PaperStyle2Char"/>
+    <w:rsid w:val="006F0854"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PaperStyle2Char">
+    <w:name w:val="Paper Style 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PaperStyle2"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8EquationFormula">
+    <w:name w:val="8. Equation Formula"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="8EquationFormulaChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="8EquationFormulaChar">
+    <w:name w:val="8. Equation Formula Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="8EquationFormula"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8EquationNumbering">
+    <w:name w:val="8. Equation Numbering"/>
+    <w:basedOn w:val="8EquationFormula"/>
+    <w:link w:val="8EquationNumberingChar"/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="8EquationNumberingChar">
+    <w:name w:val="8. Equation Numbering Char"/>
+    <w:basedOn w:val="8EquationFormulaChar"/>
+    <w:link w:val="8EquationNumbering"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9TextReference">
+    <w:name w:val="9. Text Reference"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="9TextReferenceChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F0854"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="9TextReferenceChar">
+    <w:name w:val="9. Text Reference Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="9TextReference"/>
+    <w:rsid w:val="006F0854"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001202D0"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="594288028">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="872420079">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="978922504">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="288442808">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1358510021">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1393120715">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1424448583">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146021086">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1677271957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2002466749">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A8EDA57EFC8742E9A61D990B61308D91"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{623FC264-EF6C-49E1-91AC-30E1EF8C8364}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B91411" w:rsidRDefault="00B80EAB" w:rsidP="00B80EAB">
+          <w:pPr>
+            <w:pStyle w:val="A8EDA57EFC8742E9A61D990B61308D91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BED55CA758E2436C8AFE231D1AEA81D5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{49C6A405-A837-4ADA-A923-260008DB1B19}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B91411" w:rsidRDefault="00B80EAB" w:rsidP="00B80EAB">
+          <w:pPr>
+            <w:pStyle w:val="BED55CA758E2436C8AFE231D1AEA81D5"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="273E310135B040E5AC21A3C435D5B262"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{027C35CD-1A87-4372-A705-AEB8E58982D6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B91411" w:rsidRDefault="00B80EAB" w:rsidP="00B80EAB">
+          <w:pPr>
+            <w:pStyle w:val="273E310135B040E5AC21A3C435D5B262"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CA907D6EE9CA487887F02C9216E62331"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A137867C-3BDD-4302-8A33-C3ED485B4FAC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B91411" w:rsidRDefault="00B80EAB" w:rsidP="00B80EAB">
+          <w:pPr>
+            <w:pStyle w:val="CA907D6EE9CA487887F02C9216E62331"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6DA9FC7D51D44AA48B32ECBCE742B980"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A6C71D27-883A-4B90-BBBA-E99EABC217F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B91411" w:rsidRDefault="00B80EAB" w:rsidP="00B80EAB">
+          <w:pPr>
+            <w:pStyle w:val="6DA9FC7D51D44AA48B32ECBCE742B980"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1EA337093B2B47E985ED83CC3F218404"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BFDE9DE9-4F75-420B-BB1B-E545AEE53F04}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B91411" w:rsidRDefault="00B80EAB" w:rsidP="00B80EAB">
+          <w:pPr>
+            <w:pStyle w:val="1EA337093B2B47E985ED83CC3F218404"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1FBCCE06B5F648AA9BDCE2C80B3DB0D8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FF7E5602-1E8D-4958-BF5E-8A5BF2AF3CDB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B91411" w:rsidRDefault="00B80EAB" w:rsidP="00B80EAB">
+          <w:pPr>
+            <w:pStyle w:val="1FBCCE06B5F648AA9BDCE2C80B3DB0D8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2C38E0EDF9FB4668AB28AE8100A03FD9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F7C595BB-454E-4877-B8B6-9607A58AC4D9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007C6A57" w:rsidRDefault="008E2AF5" w:rsidP="008E2AF5">
+          <w:pPr>
+            <w:pStyle w:val="2C38E0EDF9FB4668AB28AE8100A03FD9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D1DBA5A99C2C43DBB96F3713AF5EDF66"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F2BD1D02-A4C3-4372-9C65-483C4B4C6D7D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007C6A57" w:rsidRDefault="008E2AF5" w:rsidP="008E2AF5">
+          <w:pPr>
+            <w:pStyle w:val="D1DBA5A99C2C43DBB96F3713AF5EDF66"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4695F4854A9A40A688D55021AF2F255C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{535C6964-20AB-4FBA-A623-1482A0329609}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00085814" w:rsidRDefault="00085814" w:rsidP="00085814">
+          <w:pPr>
+            <w:pStyle w:val="4695F4854A9A40A688D55021AF2F255C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B0B84D3C7C0A4AA699B5E3CA319B53B0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1CFB0BFA-8699-423F-AA43-58EF07277CEF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019461E" w:rsidRDefault="006E71B7" w:rsidP="006E71B7">
+          <w:pPr>
+            <w:pStyle w:val="B0B84D3C7C0A4AA699B5E3CA319B53B0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="837CC9988A5D4778A9515A33C54479E1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D4B8F26E-47D0-47DD-B603-E9C4C37453DF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019461E" w:rsidRDefault="006E71B7" w:rsidP="006E71B7">
+          <w:pPr>
+            <w:pStyle w:val="837CC9988A5D4778A9515A33C54479E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9513995D36A74D60AA5931B68CCEA85A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0209950D-55D6-46D1-B504-A939D7CB2EE3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019461E" w:rsidRDefault="006E71B7" w:rsidP="006E71B7">
+          <w:pPr>
+            <w:pStyle w:val="9513995D36A74D60AA5931B68CCEA85A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB1536">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7BE266E0017743E696134DCA8520570C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{78BD8396-43A6-41D6-95C9-968E356FFED8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0038570D" w:rsidRDefault="00087F68" w:rsidP="00087F68">
+          <w:pPr>
+            <w:pStyle w:val="7BE266E0017743E696134DCA8520570C"/>
+          </w:pPr>
+          <w:r>
+            <w:t>[Type here]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:markup="0" w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B80EAB"/>
+    <w:rsid w:val="00010AAF"/>
+    <w:rsid w:val="000422D0"/>
+    <w:rsid w:val="00085814"/>
+    <w:rsid w:val="00087F68"/>
+    <w:rsid w:val="000B123A"/>
+    <w:rsid w:val="0013765B"/>
+    <w:rsid w:val="0019461E"/>
+    <w:rsid w:val="001959EB"/>
+    <w:rsid w:val="001A08DF"/>
+    <w:rsid w:val="001C35B6"/>
+    <w:rsid w:val="00267EB4"/>
+    <w:rsid w:val="002916E0"/>
+    <w:rsid w:val="002A71B1"/>
+    <w:rsid w:val="0033209B"/>
+    <w:rsid w:val="003328AC"/>
+    <w:rsid w:val="0038570D"/>
+    <w:rsid w:val="003C57D9"/>
+    <w:rsid w:val="004D6A40"/>
+    <w:rsid w:val="0057376F"/>
+    <w:rsid w:val="005842B3"/>
+    <w:rsid w:val="005F6F93"/>
+    <w:rsid w:val="00621C04"/>
+    <w:rsid w:val="0065281A"/>
+    <w:rsid w:val="006B5048"/>
+    <w:rsid w:val="006C3D8E"/>
+    <w:rsid w:val="006E71B7"/>
+    <w:rsid w:val="007B0189"/>
+    <w:rsid w:val="007C6A57"/>
+    <w:rsid w:val="00840B3F"/>
+    <w:rsid w:val="008E2AF5"/>
+    <w:rsid w:val="009514DA"/>
+    <w:rsid w:val="00957CA3"/>
+    <w:rsid w:val="00967C92"/>
+    <w:rsid w:val="009A726D"/>
+    <w:rsid w:val="009B515A"/>
+    <w:rsid w:val="009E3B19"/>
+    <w:rsid w:val="009F6F86"/>
+    <w:rsid w:val="00A41CF9"/>
+    <w:rsid w:val="00A91FBA"/>
+    <w:rsid w:val="00A92D7B"/>
+    <w:rsid w:val="00A95EC3"/>
+    <w:rsid w:val="00B80EAB"/>
+    <w:rsid w:val="00B91411"/>
+    <w:rsid w:val="00B94593"/>
+    <w:rsid w:val="00BE75E2"/>
+    <w:rsid w:val="00C20DD0"/>
+    <w:rsid w:val="00C3488B"/>
+    <w:rsid w:val="00CA2580"/>
+    <w:rsid w:val="00D17CFF"/>
+    <w:rsid w:val="00DE4538"/>
+    <w:rsid w:val="00E81B59"/>
+    <w:rsid w:val="00EB4D2A"/>
+    <w:rsid w:val="00ED1F0C"/>
+    <w:rsid w:val="00EE3912"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-MY" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-MY" w:eastAsia="en-MY" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8653,51 +10698,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8874,1448 +10919,182 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008460B1"/>
-[...80 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...46 lines deleted...]
-    <w:rsid w:val="002D0481"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0B84D3C7C0A4AA699B5E3CA319B53B0">
+    <w:name w:val="B0B84D3C7C0A4AA699B5E3CA319B53B0"/>
+    <w:rsid w:val="006E71B7"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
-  </w:style>
-[...554 lines deleted...]
-    </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008C691E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004524CB"/>
+    <w:rsid w:val="00957CA3"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...4 lines deleted...]
-    <w:rsid w:val="000E3229"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8EDA57EFC8742E9A61D990B61308D91">
+    <w:name w:val="A8EDA57EFC8742E9A61D990B61308D91"/>
+    <w:rsid w:val="00B80EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BED55CA758E2436C8AFE231D1AEA81D5">
+    <w:name w:val="BED55CA758E2436C8AFE231D1AEA81D5"/>
+    <w:rsid w:val="00B80EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="273E310135B040E5AC21A3C435D5B262">
+    <w:name w:val="273E310135B040E5AC21A3C435D5B262"/>
+    <w:rsid w:val="00B80EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA907D6EE9CA487887F02C9216E62331">
+    <w:name w:val="CA907D6EE9CA487887F02C9216E62331"/>
+    <w:rsid w:val="00B80EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DA9FC7D51D44AA48B32ECBCE742B980">
+    <w:name w:val="6DA9FC7D51D44AA48B32ECBCE742B980"/>
+    <w:rsid w:val="00B80EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EA337093B2B47E985ED83CC3F218404">
+    <w:name w:val="1EA337093B2B47E985ED83CC3F218404"/>
+    <w:rsid w:val="00B80EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FBCCE06B5F648AA9BDCE2C80B3DB0D8">
+    <w:name w:val="1FBCCE06B5F648AA9BDCE2C80B3DB0D8"/>
+    <w:rsid w:val="00B80EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="837CC9988A5D4778A9515A33C54479E1">
+    <w:name w:val="837CC9988A5D4778A9515A33C54479E1"/>
+    <w:rsid w:val="006E71B7"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...5 lines deleted...]
-    <w:rsid w:val="000E3229"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9513995D36A74D60AA5931B68CCEA85A">
+    <w:name w:val="9513995D36A74D60AA5931B68CCEA85A"/>
+    <w:rsid w:val="006E71B7"/>
     <w:rPr>
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C38E0EDF9FB4668AB28AE8100A03FD9">
+    <w:name w:val="2C38E0EDF9FB4668AB28AE8100A03FD9"/>
+    <w:rsid w:val="008E2AF5"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="000E3229"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1DBA5A99C2C43DBB96F3713AF5EDF66">
+    <w:name w:val="D1DBA5A99C2C43DBB96F3713AF5EDF66"/>
+    <w:rsid w:val="008E2AF5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4695F4854A9A40A688D55021AF2F255C">
+    <w:name w:val="4695F4854A9A40A688D55021AF2F255C"/>
+    <w:rsid w:val="00085814"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7BE266E0017743E696134DCA8520570C">
+    <w:name w:val="7BE266E0017743E696134DCA8520570C"/>
+    <w:rsid w:val="00087F68"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...561 lines deleted...]
-  </w:divs>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10582,60 +11361,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A986B0CDCB7F884D86DB4FA381AD89A2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ad5666019cd4b8f3f7b576433edebc4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xmlns:ns4="4732f17a-61f3-4c6c-91eb-f130cfcd7edd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="01d3e13007ceaa71c53903f23f61b52c" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A986B0CDCB7F884D86DB4FA381AD89A2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e64ed741e4b5bb73b85dd1e56e225c79">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xmlns:ns4="4732f17a-61f3-4c6c-91eb-f130cfcd7edd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bdb7cac62f8b5830501989a6952daf57" ns3:_="" ns4:_="">
     <xsd:import namespace="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <xsd:import namespace="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -10843,135 +11623,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF1E659C-9869-4131-A855-AE33B82E57FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8062564-C790-4269-95D5-043221BE1969}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD09FD8-AA15-44A3-9749-B20DE1E0600E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F9FC4F7-C2BC-4E46-A622-3D5212E539DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <ds:schemaRef ds:uri="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA809F4-BDEB-44CE-AFF8-C69B0739DC55}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{156FE2E6-9F8A-4961-BE66-E23243C94770}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>18520</Characters>
+  <Pages>4</Pages>
+  <Words>2020</Words>
+  <Characters>11514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>154</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21726</CharactersWithSpaces>
+  <CharactersWithSpaces>13507</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>FADHILAH BINTI ABDUL GHAFFAR.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>6feeb28a-5586-4413-b966-1d9c8a5eb7fa</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100A986B0CDCB7F884D86DB4FA381AD89A2</vt:lpwstr>
   </property>
 </Properties>
 </file>