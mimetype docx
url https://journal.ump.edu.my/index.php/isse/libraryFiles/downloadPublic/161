--- v1 (2026-08-29)
+++ v2 (2026-09-23)
@@ -16,112 +16,114 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="PAPER TITLE"/>
         <w:tag w:val="PAPER TITLE"/>
         <w:id w:val="-226533720"/>
         <w:placeholder>
           <w:docPart w:val="A8EDA57EFC8742E9A61D990B61308D91"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="PAPER TITLE"/>
             <w:tag w:val="PAPER TITLE"/>
             <w:id w:val="-233394157"/>
             <w:placeholder>
               <w:docPart w:val="BED55CA758E2436C8AFE231D1AEA81D5"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtContent>
             <w:p w14:paraId="47049E9C" w14:textId="64C753E7" w:rsidR="004C5324" w:rsidRPr="00DC3B38" w:rsidRDefault="00000000" w:rsidP="00DC3B38">
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="PAPER TITLE"/>
                   <w:tag w:val="PAPER TITLE"/>
                   <w:id w:val="274302249"/>
                   <w:placeholder>
                     <w:docPart w:val="273E310135B040E5AC21A3C435D5B262"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr>
                   <w:rPr>
                     <w:rStyle w:val="1PaperTitleChar"/>
                     <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                     <w:b/>
                     <w:spacing w:val="-10"/>
                     <w:kern w:val="28"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="56"/>
                   </w:rPr>
                 </w:sdtEndPr>
                 <w:sdtContent>
                   <w:sdt>
                     <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:kern w:val="28"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="56"/>
+                      </w:rPr>
                       <w:alias w:val="PAPER TITLE"/>
                       <w:tag w:val="PAPER TITLE"/>
                       <w:id w:val="187872914"/>
                       <w:placeholder>
                         <w:docPart w:val="B0B84D3C7C0A4AA699B5E3CA319B53B0"/>
                       </w:placeholder>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:rStyle w:val="1PaperTitleChar"/>
-                        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-                        <w:szCs w:val="56"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:bookmarkStart w:id="0" w:name="_Hlk66541808"/>
                       <w:r w:rsidR="00D97ECF" w:rsidRPr="00674D25">
                         <w:rPr>
                           <w:rStyle w:val="1PaperTitleChar"/>
                         </w:rPr>
                         <w:t>Lay</w:t>
                       </w:r>
                       <w:r w:rsidR="00D222D7" w:rsidRPr="00674D25">
                         <w:rPr>
                           <w:rStyle w:val="1PaperTitleChar"/>
                         </w:rPr>
                         <w:t xml:space="preserve">out guide for intelligent systems and sustainable energy journal using </w:t>
                       </w:r>
                       <w:r w:rsidR="00855F42">
                         <w:rPr>
                           <w:rStyle w:val="1PaperTitleChar"/>
                         </w:rPr>
                         <w:t>M</w:t>
                       </w:r>
                       <w:r w:rsidR="00D222D7" w:rsidRPr="00674D25">
                         <w:rPr>
                           <w:rStyle w:val="1PaperTitleChar"/>
@@ -180,289 +182,396 @@
               </w:placeholder>
             </w:sdtPr>
             <w:sdtContent>
               <w:bookmarkStart w:id="1" w:name="_Hlk18309800"/>
               <w:sdt>
                 <w:sdtPr>
                   <w:alias w:val="AFFILIATION"/>
                   <w:tag w:val="AFFILIATION"/>
                   <w:id w:val="274606208"/>
                   <w:placeholder>
                     <w:docPart w:val="6DA9FC7D51D44AA48B32ECBCE742B980"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:alias w:val="AUTHOR'S NAME"/>
                       <w:tag w:val="AUTHOR'S NAME"/>
                       <w:id w:val="213776907"/>
                       <w:placeholder>
                         <w:docPart w:val="1EA337093B2B47E985ED83CC3F218404"/>
                       </w:placeholder>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
-                        <w:rStyle w:val="AuthorChar"/>
-                        <w:b w:val="0"/>
+                        <w:rStyle w:val="2AuthorChar"/>
+                        <w:bCs/>
+                        <w:sz w:val="18"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:b w:val="0"/>
                           </w:rPr>
                           <w:alias w:val="AUTHOR'S NAME"/>
                           <w:tag w:val="AUTHOR'S NAME"/>
                           <w:id w:val="2118789053"/>
                           <w:placeholder>
                             <w:docPart w:val="1FBCCE06B5F648AA9BDCE2C80B3DB0D8"/>
                           </w:placeholder>
                         </w:sdtPr>
                         <w:sdtEndPr>
                           <w:rPr>
-                            <w:rStyle w:val="AuthorChar"/>
+                            <w:rStyle w:val="2AuthorChar"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
                           </w:rPr>
                         </w:sdtEndPr>
                         <w:sdtContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:b w:val="0"/>
                               </w:rPr>
                               <w:alias w:val="AUTHOR'S NAME"/>
                               <w:tag w:val="AUTHOR'S NAME"/>
                               <w:id w:val="-301382604"/>
                               <w:placeholder>
                                 <w:docPart w:val="2C38E0EDF9FB4668AB28AE8100A03FD9"/>
                               </w:placeholder>
                             </w:sdtPr>
                             <w:sdtEndPr>
                               <w:rPr>
-                                <w:rStyle w:val="AuthorChar"/>
+                                <w:rStyle w:val="2AuthorChar"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
                               </w:rPr>
                             </w:sdtEndPr>
                             <w:sdtContent>
                               <w:bookmarkStart w:id="2" w:name="_Hlk137734296"/>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:b w:val="0"/>
                                   </w:rPr>
                                   <w:alias w:val="AUTHOR'S NAME"/>
                                   <w:tag w:val="AUTHOR'S NAME"/>
                                   <w:id w:val="1639536140"/>
                                   <w:placeholder>
                                     <w:docPart w:val="D1DBA5A99C2C43DBB96F3713AF5EDF66"/>
                                   </w:placeholder>
                                 </w:sdtPr>
+                                <w:sdtEndPr>
+                                  <w:rPr>
+                                    <w:rStyle w:val="2AuthorChar"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="18"/>
+                                  </w:rPr>
+                                </w:sdtEndPr>
                                 <w:sdtContent>
                                   <w:sdt>
                                     <w:sdtPr>
                                       <w:rPr>
                                         <w:b w:val="0"/>
                                       </w:rPr>
                                       <w:alias w:val="AUTHOR'S NAME"/>
                                       <w:tag w:val="AUTHOR'S NAME"/>
                                       <w:id w:val="-1458251707"/>
                                       <w:placeholder>
                                         <w:docPart w:val="4695F4854A9A40A688D55021AF2F255C"/>
                                       </w:placeholder>
                                     </w:sdtPr>
+                                    <w:sdtEndPr>
+                                      <w:rPr>
+                                        <w:rStyle w:val="2AuthorChar"/>
+                                        <w:b/>
+                                        <w:bCs/>
+                                        <w:sz w:val="18"/>
+                                      </w:rPr>
+                                    </w:sdtEndPr>
                                     <w:sdtContent>
                                       <w:sdt>
                                         <w:sdtPr>
                                           <w:rPr>
                                             <w:b w:val="0"/>
                                           </w:rPr>
                                           <w:alias w:val="AUTHOR'S NAME"/>
                                           <w:tag w:val="AUTHOR'S NAME"/>
                                           <w:id w:val="-497116168"/>
                                           <w:placeholder>
                                             <w:docPart w:val="837CC9988A5D4778A9515A33C54479E1"/>
                                           </w:placeholder>
                                         </w:sdtPr>
+                                        <w:sdtEndPr>
+                                          <w:rPr>
+                                            <w:rStyle w:val="2AuthorChar"/>
+                                            <w:b/>
+                                            <w:bCs/>
+                                            <w:sz w:val="18"/>
+                                            <w:vertAlign w:val="superscript"/>
+                                          </w:rPr>
+                                        </w:sdtEndPr>
                                         <w:sdtContent>
-                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00D97ECF">
+                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00025F67">
+                                            <w:rPr>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
+                                            </w:rPr>
                                             <w:t>Author A</w:t>
                                           </w:r>
-                                          <w:r w:rsidR="00006672" w:rsidRPr="00DC3B38">
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00025F67">
                                             <w:rPr>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
                                               <w:vertAlign w:val="superscript"/>
                                             </w:rPr>
                                             <w:t>1</w:t>
                                           </w:r>
-                                          <w:r w:rsidR="00006672" w:rsidRPr="00D97ECF">
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00025F67">
+                                            <w:rPr>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
+                                            </w:rPr>
                                             <w:t xml:space="preserve">, </w:t>
                                           </w:r>
-                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00D97ECF">
+                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00025F67">
+                                            <w:rPr>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
+                                            </w:rPr>
                                             <w:t>Author B</w:t>
                                           </w:r>
-                                          <w:r w:rsidR="00006672" w:rsidRPr="00DC3B38">
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00025F67">
                                             <w:rPr>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
                                               <w:vertAlign w:val="superscript"/>
                                             </w:rPr>
                                             <w:t>1*</w:t>
                                           </w:r>
-                                          <w:r w:rsidR="00006672" w:rsidRPr="00D97ECF">
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00025F67">
+                                            <w:rPr>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
+                                            </w:rPr>
                                             <w:t xml:space="preserve">, </w:t>
                                           </w:r>
-                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00D97ECF">
+                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00025F67">
+                                            <w:rPr>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
+                                            </w:rPr>
                                             <w:t>Author C</w:t>
                                           </w:r>
-                                          <w:r w:rsidR="00006672" w:rsidRPr="00DC3B38">
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00025F67">
                                             <w:rPr>
-                                              <w:vertAlign w:val="superscript"/>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
                                             </w:rPr>
-                                            <w:t>2</w:t>
+                                            <w:t xml:space="preserve">2, </w:t>
                                           </w:r>
-                                          <w:r w:rsidR="00006672" w:rsidRPr="00D97ECF">
-[...2 lines deleted...]
-                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00D97ECF">
+                                          <w:r w:rsidR="008F04AB" w:rsidRPr="00025F67">
+                                            <w:rPr>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
+                                            </w:rPr>
                                             <w:t>Author D</w:t>
                                           </w:r>
-                                          <w:r w:rsidR="00006672" w:rsidRPr="00DC3B38">
+                                          <w:r w:rsidR="00006672" w:rsidRPr="00025F67">
                                             <w:rPr>
+                                              <w:rStyle w:val="2AuthorChar"/>
+                                              <w:b/>
+                                              <w:bCs/>
                                               <w:vertAlign w:val="superscript"/>
                                             </w:rPr>
                                             <w:t>3</w:t>
                                           </w:r>
                                         </w:sdtContent>
                                       </w:sdt>
                                     </w:sdtContent>
                                   </w:sdt>
-                                  <w:r w:rsidR="00E172A6" w:rsidRPr="00D97ECF">
+                                  <w:r w:rsidR="00E172A6" w:rsidRPr="00025F67">
+                                    <w:rPr>
+                                      <w:rStyle w:val="2AuthorChar"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                    </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00206652" w:rsidRPr="00D97ECF">
+                                  <w:r w:rsidR="00206652" w:rsidRPr="00025F67">
+                                    <w:rPr>
+                                      <w:rStyle w:val="2AuthorChar"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                    </w:rPr>
                                     <w:t xml:space="preserve">(if all authors are same affiliation, don’t put </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00206652" w:rsidRPr="00DC3B38">
+                                  <w:r w:rsidR="00206652" w:rsidRPr="00025F67">
                                     <w:rPr>
+                                      <w:rStyle w:val="2AuthorChar"/>
+                                      <w:b/>
+                                      <w:bCs/>
                                       <w:vertAlign w:val="superscript"/>
                                     </w:rPr>
                                     <w:t>1</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00206652" w:rsidRPr="00D97ECF">
+                                  <w:r w:rsidR="00206652" w:rsidRPr="00025F67">
+                                    <w:rPr>
+                                      <w:rStyle w:val="2AuthorChar"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                    </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00E172A6" w:rsidRPr="00D97ECF">
+                                  <w:r w:rsidR="00E172A6" w:rsidRPr="00025F67">
+                                    <w:rPr>
+                                      <w:rStyle w:val="2AuthorChar"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                    </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:bookmarkEnd w:id="2"/>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:sdtContent>
                           </w:sdt>
                         </w:sdtContent>
                       </w:sdt>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00B01551" w:rsidRPr="00D97ECF">
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:sdtContent>
               </w:sdt>
               <w:bookmarkEnd w:id="1"/>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="_Hlk127881684" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="AFFILIATION"/>
         <w:tag w:val="AFFILIATION"/>
         <w:id w:val="1019201600"/>
         <w:placeholder>
           <w:docPart w:val="9513995D36A74D60AA5931B68CCEA85A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="637A54AD" w14:textId="091C42F9" w:rsidR="00006672" w:rsidRPr="00892D12" w:rsidRDefault="00006672" w:rsidP="00AE3F21">
+        <w:p w14:paraId="637A54AD" w14:textId="091C42F9" w:rsidR="00006672" w:rsidRPr="00892D12" w:rsidRDefault="00006672" w:rsidP="00025F67">
+          <w:pPr>
+            <w:pStyle w:val="3Affiliation"/>
+          </w:pPr>
           <w:r w:rsidRPr="00AE3F21">
             <w:rPr>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00892D12">
             <w:t>Centre for Mathematical Sciences, Universiti Malaysia Pahang</w:t>
           </w:r>
           <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
             <w:t xml:space="preserve"> Al-Sultan Abdullah</w:t>
           </w:r>
           <w:r w:rsidRPr="00892D12">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00C35023" w:rsidRPr="00892D12">
             <w:t>Lebuh</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
             <w:t xml:space="preserve"> Persiaran Tun Khalil Yaakob</w:t>
           </w:r>
           <w:r w:rsidRPr="00892D12">
             <w:t>, 26300 Kuantan, Pahang, Malaysia</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="670F6D27" w14:textId="73DF102C" w:rsidR="00006672" w:rsidRPr="00892D12" w:rsidRDefault="00006672" w:rsidP="00AE3F21">
+        <w:p w14:paraId="670F6D27" w14:textId="73DF102C" w:rsidR="00006672" w:rsidRPr="00892D12" w:rsidRDefault="00006672" w:rsidP="00025F67">
+          <w:pPr>
+            <w:pStyle w:val="3Affiliation"/>
+          </w:pPr>
           <w:r w:rsidRPr="00AE3F21">
             <w:rPr>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00892D12">
             <w:t xml:space="preserve">Department of Electrical Engineering, </w:t>
           </w:r>
           <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
             <w:t>Universiti Malaysia Pahang Al-Sultan Abdullah</w:t>
           </w:r>
           <w:r w:rsidRPr="00892D12">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
-            <w:t>Lebuh Persiaran Tun Khalil Yaakob, 26300 Kuantan,</w:t>
+            <w:t>Lebuh</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
+            <w:t xml:space="preserve"> Persiaran Tun Khalil Yaakob, 26300 Kuantan,</w:t>
           </w:r>
           <w:r w:rsidR="001C654D" w:rsidRPr="00892D12">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
             <w:t>Pahang,</w:t>
           </w:r>
           <w:r w:rsidR="001C654D" w:rsidRPr="00892D12">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00892D12">
             <w:t>Malaysia</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="63145074" w14:textId="357D2EB3" w:rsidR="001C654D" w:rsidRPr="008F04AB" w:rsidRDefault="00006672" w:rsidP="00AE3F21">
+        <w:p w14:paraId="63145074" w14:textId="357D2EB3" w:rsidR="001C654D" w:rsidRPr="008F04AB" w:rsidRDefault="00006672" w:rsidP="00025F67">
           <w:pPr>
+            <w:pStyle w:val="3Affiliation"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman (Body CS)"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE3F21">
             <w:rPr>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00892D12">
             <w:t xml:space="preserve">Faculty of </w:t>
           </w:r>
           <w:r w:rsidR="0046117B">
             <w:t>Electrical and Electronics</w:t>
           </w:r>
           <w:r w:rsidRPr="00892D12">
             <w:t xml:space="preserve"> Engineering Technology,</w:t>
           </w:r>
           <w:r w:rsidR="00875B07" w:rsidRPr="00892D12">
             <w:t xml:space="preserve"> Universiti Malaysia Pahang Al-Sultan Abdullah,</w:t>
           </w:r>
           <w:r w:rsidRPr="00892D12">
             <w:t xml:space="preserve"> 26600 Pekan, Pahang, Malaysia</w:t>
           </w:r>
@@ -479,92 +588,110 @@
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6633"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="927"/>
         <w:gridCol w:w="267"/>
         <w:gridCol w:w="1666"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D244A" w:rsidRPr="00263297" w14:paraId="56B320B6" w14:textId="77777777" w:rsidTr="00C6246A">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="3"/>
-          <w:p w14:paraId="71911AA7" w14:textId="71C749E1" w:rsidR="00006672" w:rsidRPr="00263297" w:rsidRDefault="009F69B6" w:rsidP="00674D25">
+          <w:p w14:paraId="71911AA7" w14:textId="71C749E1" w:rsidR="00006672" w:rsidRPr="00263297" w:rsidRDefault="009F69B6" w:rsidP="004B3199">
             <w:pPr>
               <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00601317">
               <w:rPr>
                 <w:rStyle w:val="AbstractHeaderChar"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ab</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00601317">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>stract</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004D244A" w:rsidRPr="00601317">
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="00DC5255" w:rsidRPr="00601317">
-              <w:t>It is important to write a concise and informative abstract (</w:t>
+              <w:t>It is imp</w:t>
             </w:r>
-            <w:r w:rsidR="000279B5" w:rsidRPr="00601317">
+            <w:r w:rsidR="00DC5255" w:rsidRPr="004B3199">
+              <w:rPr>
+                <w:rStyle w:val="4AbstractChar"/>
+              </w:rPr>
+              <w:t>ortant to write a concise and informative abstract (</w:t>
+            </w:r>
+            <w:r w:rsidR="000279B5" w:rsidRPr="004B3199">
+              <w:rPr>
+                <w:rStyle w:val="4AbstractChar"/>
+              </w:rPr>
               <w:t>200 to</w:t>
             </w:r>
-            <w:r w:rsidR="00DC5255" w:rsidRPr="00601317">
-              <w:t xml:space="preserve"> 250 words). The aim of the study, the brief methodology, the main findings, and the major conclusions should all be included in the abstract. For an abstract to be effective, it must </w:t>
+            <w:r w:rsidR="00DC5255" w:rsidRPr="004B3199">
+              <w:rPr>
+                <w:rStyle w:val="4AbstractChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 250 words). The aim of the study, the brief methodology, the main findings, and the major conclusions should all be included in the abstract. For an abstract to be effective, it must be stand-alone and self-explanatory. References, tables, and figures should </w:t>
             </w:r>
-            <w:r w:rsidR="00DC5255" w:rsidRPr="00D222D7">
-              <w:t>be</w:t>
+            <w:r w:rsidR="000279B5" w:rsidRPr="004B3199">
+              <w:rPr>
+                <w:rStyle w:val="4AbstractChar"/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5255" w:rsidRPr="004B3199">
+              <w:rPr>
+                <w:rStyle w:val="4AbstractChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be cited in the abstract. Additionally, non-standard or unusual abbreviations should be a</w:t>
             </w:r>
             <w:r w:rsidR="00DC5255" w:rsidRPr="00601317">
-              <w:t xml:space="preserve"> stand-alone and self-explanatory. References, tables, and figures should </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> be cited in the abstract. Additionally, non-standard or unusual abbreviations should be avoided; nevertheless, if they are necessary, they must be explained at the time of their first mention in the abstract text.</w:t>
+              <w:t>voided; nevertheless, if they are necessary, they must be explained at the time of their first mention in the abstract text.</w:t>
             </w:r>
             <w:r w:rsidR="00B01551" w:rsidRPr="00601317">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="66B87D10" w14:textId="77777777" w:rsidR="004D244A" w:rsidRPr="00263297" w:rsidRDefault="004D244A" w:rsidP="003A61FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1877,243 +2004,285 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1C42DD35" w14:textId="77777777" w:rsidR="007F318D" w:rsidRPr="00263297" w:rsidRDefault="007F318D" w:rsidP="003A61FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74B9D8CE" w14:textId="444D7BC3" w:rsidR="004424F5" w:rsidRPr="00A34D82" w:rsidRDefault="00C038AB" w:rsidP="008821B8">
+    <w:p w14:paraId="74B9D8CE" w14:textId="444D7BC3" w:rsidR="004424F5" w:rsidRPr="00A34D82" w:rsidRDefault="00C038AB" w:rsidP="007A5478">
+      <w:pPr>
+        <w:pStyle w:val="5SectionHeading"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A34D82">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FA7076" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
+    <w:p w14:paraId="28FA7076" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk66542074"/>
       <w:r w:rsidRPr="00CE6215">
         <w:t xml:space="preserve">This should provide an adequate background and general context for the work, explaining its significance, and indicating why it should be of </w:t>
       </w:r>
       <w:r w:rsidRPr="009F69B6">
         <w:t>interest to researchers. Avoiding</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6215">
         <w:t xml:space="preserve"> a detailed literature survey or a summary of the results. State the objectives of the study at the end of this section</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB92F1E" w14:textId="56D7DA67" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="008821B8">
+    <w:p w14:paraId="2AB92F1E" w14:textId="56D7DA67" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="007A5478">
+      <w:pPr>
+        <w:pStyle w:val="5Sub-sectionHeading"/>
+      </w:pPr>
       <w:r w:rsidRPr="00CE6215">
         <w:t>Sub-Section Headings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5159FB" w14:textId="5194D80F" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="008B0AED">
+    <w:p w14:paraId="1D5159FB" w14:textId="5194D80F" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sub-section headings, however, should be in lower-case and their initials capitalised. They should be numbered as 1.1, 1.2, </w:t>
       </w:r>
       <w:r w:rsidR="00C6246A">
         <w:t xml:space="preserve">1.3, </w:t>
       </w:r>
       <w:r>
         <w:t>etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F5C1FB" w14:textId="78043FA9" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="008821B8">
-      <w:r w:rsidRPr="00CE6215">
+    <w:p w14:paraId="54F5C1FB" w14:textId="78043FA9" w:rsidR="000279B5" w:rsidRPr="007A5478" w:rsidRDefault="000279B5" w:rsidP="007A5478">
+      <w:pPr>
+        <w:pStyle w:val="5Sub-section2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5478">
         <w:t>Sub-section headings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731FA52E" w14:textId="56318B11" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="000279B5" w:rsidP="008B0AED">
+    <w:p w14:paraId="731FA52E" w14:textId="56318B11" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0AED">
         <w:t xml:space="preserve"> author(s) should define all abbreviations used when the first time appeared in the text. A list of abbreviations may also be included at the end. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2010BE3D" w14:textId="45B1004A" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
+    <w:p w14:paraId="2010BE3D" w14:textId="45B1004A" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-SubsequentParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="008B0AED">
         <w:t>It is strongly recommended that the author(s) should use the International System of Units (SI) units. If other quantities are referenced, please provide their SI equivalents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5EEC9F" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="000279B5" w:rsidP="008B0AED">
+    <w:p w14:paraId="3D5EEC9F" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-SubsequentParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="008B0AED">
         <w:t>The manuscript should be written in the English language clearly and understandably. The manuscript should be proofread for proper spelling and grammar use. We shall promptly return any manuscripts that are not complete or are not in good condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA86E05" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00165BD3">
+    <w:p w14:paraId="7DA86E05" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-SubsequentParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="008B0AED">
         <w:t>A well-established component of the editorial process is plagiarism screening. Turnitin software will be used to verify all submitted manuscr</w:t>
       </w:r>
       <w:r>
         <w:t>ipts for plagiarism check.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617EF771" w14:textId="4CBBD34E" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="00C038AB" w:rsidP="008821B8">
+    <w:p w14:paraId="617EF771" w14:textId="4CBBD34E" w:rsidR="000279B5" w:rsidRPr="008B0AED" w:rsidRDefault="00C038AB" w:rsidP="00324307">
+      <w:pPr>
+        <w:pStyle w:val="5SectionHeading"/>
+      </w:pPr>
       <w:r w:rsidRPr="008B0AED">
         <w:t xml:space="preserve">Materials and </w:t>
       </w:r>
       <w:r w:rsidR="008B0AED" w:rsidRPr="008B0AED">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0AED">
         <w:t>ethods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735C8C41" w14:textId="5946B5DF" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="008B0AED">
+    <w:p w14:paraId="735C8C41" w14:textId="5946B5DF" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00CE6215">
         <w:t>Methods that have previously been published should be referenced, and only relevant modifications should be mentioned.</w:t>
       </w:r>
       <w:r w:rsidR="00E14D02">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6215">
         <w:t>Figures should be self-explanatory and contain a short but adequately detailed caption. Figures should be provided in one of the following formats: PNG, EPS, TIFF, JPEG, BMP. The figure(s) should have a resolution of 600 dpi for grayscale and 300 dpi for colour. All figures must be numbered sequentially in the text in the same order in which they appear (e.g. Figure 1, Figure 2).  Figure 1(a) and Figure 1(b) are examples of multi-part figures in which each component should be labelled. The figure(s) caption should be written in sentence cases and placed underneath the image, centre aligned, with no period at the end of the caption.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:insideH w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:insideV w:val="dashSmallGap" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="000279B5" w14:paraId="2D5A7A7C" w14:textId="77777777" w:rsidTr="000A55B1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="407D98C4" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="00CE6215">
+          <w:p w14:paraId="407D98C4" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00CE6215" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+            <w:pPr>
+              <w:pStyle w:val="7FigureFormat"/>
+            </w:pPr>
             <w:r w:rsidRPr="00CE6215">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51DEC26A" wp14:editId="69D53957">
                   <wp:extent cx="4953255" cy="2368672"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="15" name="image1.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4953255" cy="2368672"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53F67E44" w14:textId="1405A04A" w:rsidR="00E14D02" w:rsidRDefault="000279B5" w:rsidP="00451F55">
+    <w:p w14:paraId="53F67E44" w14:textId="1405A04A" w:rsidR="00E14D02" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="7FigureCaption"/>
+      </w:pPr>
       <w:r w:rsidRPr="00CE6215">
         <w:t xml:space="preserve">Figure caption </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C298BBD" w14:textId="7443468D" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00E14D02">
+    <w:p w14:paraId="0C298BBD" w14:textId="7443468D" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-SubsequentParagraph"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Tables</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should be self-explanatory and include a concise yet sufficiently descriptive caption. Tables should be numbered consecutively using Arabic numerals and referred to in the text by number. Table legends should follow the main text, each on a separate page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Tables</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> must be submitted as editable text and not as images. Footnotes can be used to explain abbreviations but should not include detailed descriptions of the experiment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E2825E" w14:textId="39E039F5" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00451F55">
+    <w:p w14:paraId="30E2825E" w14:textId="39E039F5" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="7TableCaption"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table caption </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1672"/>
       </w:tblGrid>
       <w:tr w:rsidR="000279B5" w:rsidRPr="00F32D88" w14:paraId="6759D603" w14:textId="77777777" w:rsidTr="00165BD3">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -2365,51 +2534,59 @@
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F00027A" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00F32D88" w:rsidRDefault="000279B5" w:rsidP="00CE6215">
             <w:r w:rsidRPr="00F32D88">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="083241DE" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="00E14D02" w:rsidRDefault="000279B5" w:rsidP="00E14D02">
       <w:r w:rsidRPr="00E14D02">
-        <w:t>Equation should be presented by using the Microsoft equation of Cambria Math (or MathType) font 10 in justify format.</w:t>
+        <w:t xml:space="preserve">Equation should be presented by using the Microsoft equation of Cambria Math (or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E14D02">
+        <w:t>MathType</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E14D02">
+        <w:t>) font 10 in justify format.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9751" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:left w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:right w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:insideH w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:insideV w:val="dashed" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8901"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
       <w:tr w:rsidR="000279B5" w:rsidRPr="009F69B6" w14:paraId="698BF3DF" w14:textId="77777777" w:rsidTr="000A55B1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -2725,633 +2902,804 @@
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06DF5">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>else</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16700CEA" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
       <w:r>
         <w:t>This section must describe the methodology in detail: research design, sampling, data collection (if necessary).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AC3670" w14:textId="49C2952D" w:rsidR="000279B5" w:rsidRDefault="00CE6215" w:rsidP="008821B8">
+    <w:p w14:paraId="63AC3670" w14:textId="49C2952D" w:rsidR="000279B5" w:rsidRDefault="00CE6215" w:rsidP="00324307">
+      <w:pPr>
+        <w:pStyle w:val="5SectionHeading"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C038AB" w:rsidRPr="009F69B6">
         <w:t xml:space="preserve">Results and </w:t>
       </w:r>
       <w:r w:rsidR="008B0AED">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00C038AB" w:rsidRPr="009F69B6">
         <w:t>iscussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B140D3" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+    <w:p w14:paraId="60B140D3" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">It is appropriate to combine the Results and Discussion sections into a single section. Clear and concise results are required. The significance of the work's findings should be discussed in detail throughout the discussion section. Extensive citations and discussion of already published material should be avoided. </w:t>
+        <w:t>It is appropria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025F67">
+        <w:rPr>
+          <w:rStyle w:val="6Text-FirstParagraphChar"/>
+        </w:rPr>
+        <w:t>te to combine the Results and Discussion sections into a single section. Clear and concise results are required. The significance of the work's findings should be discussed in detail throughout the discussion section. Extensive citation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s and discussion of already published material should be avoided. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B10CC33" w14:textId="53460E95" w:rsidR="000279B5" w:rsidRDefault="00C038AB" w:rsidP="008821B8">
+    <w:p w14:paraId="0B10CC33" w14:textId="53460E95" w:rsidR="000279B5" w:rsidRDefault="00C038AB" w:rsidP="00324307">
+      <w:pPr>
+        <w:pStyle w:val="5SectionHeading"/>
+      </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E76896F" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
-      <w:pPr>
+    <w:p w14:paraId="1E76896F" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06DF5">
         <w:t>A conclusion section must be included and should indicate clearly the advantages, limitations and possible applications of the paper. Discuss about future work. Do not cite references in this section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4483370C" w14:textId="59032F19" w:rsidR="000279B5" w:rsidRPr="006607FB" w:rsidRDefault="00C038AB" w:rsidP="00AA4139">
+    <w:p w14:paraId="4483370C" w14:textId="59032F19" w:rsidR="000279B5" w:rsidRPr="006607FB" w:rsidRDefault="00C038AB" w:rsidP="00324307">
+      <w:pPr>
+        <w:pStyle w:val="5HeaderAcknow-Ref"/>
+      </w:pPr>
       <w:r w:rsidRPr="006607FB">
         <w:t>Acknowledgement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E3AB63" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+    <w:p w14:paraId="78E3AB63" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r>
-        <w:t>The researchers would like to acknowledge Universiti ….. for supporting this project.</w:t>
+        <w:t xml:space="preserve">The researchers would like to acknowledge Universiti </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for supporting this project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5132E19C" w14:textId="0894A589" w:rsidR="000279B5" w:rsidRDefault="00C038AB" w:rsidP="00AA4139">
+    <w:p w14:paraId="5132E19C" w14:textId="0894A589" w:rsidR="000279B5" w:rsidRDefault="00C038AB" w:rsidP="00324307">
+      <w:pPr>
+        <w:pStyle w:val="5HeaderAcknow-Ref"/>
+      </w:pPr>
       <w:r>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28060633" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+    <w:p w14:paraId="28060633" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section should describe sources of funding that have supported the work. Please also describe the role of the study sponsor(s) (if any) in study design; collection, analysis, and interpretation of data writing of the paper and decision to submit it for publication. Recognition of personal assistance should be given as a separate paragraph: people who contributed to the work, but do not fit the criteria for authors should be listed along with their contributions. You must ensure that anyone named in the acknowledgments agrees to being so named.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2894EB" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+    <w:p w14:paraId="0A2894EB" w14:textId="77777777" w:rsidR="000279B5" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Formatting of funding sources: List funding sources in this standard way to facilitate compliance to funder's requirements: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E5AC4C" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
-      <w:pPr>
+    <w:p w14:paraId="51E5AC4C" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F029F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>No funding</w:t>
       </w:r>
       <w:r w:rsidRPr="006F029F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: This study was not supported by any grants from funding bodies in the public, private, or not-for-profit sectors. </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">: This study was not supported by any grants from funding bodies in the public, private, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F029F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>not-for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F029F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-profit sectors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730FD0E6" w14:textId="3AF33318" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F029F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Example 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CDF9F8" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
+    <w:p w14:paraId="40CDF9F8" w14:textId="77777777" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="006F029F">
-        <w:t>The authors would like to thank the Sumatera Institut of Technology (ITERA), Indonesia for providing the necessary resources and equipment for this research. This study was not supported by any grants from funding bodies in the public, private, or not-for-profit sectors.</w:t>
+        <w:t xml:space="preserve">The authors would like to thank the Sumatera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F029F">
+        <w:t>Institut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F029F">
+        <w:t xml:space="preserve"> of Technology (ITERA), Indonesia for providing the necessary resources and equipment for this research. This study was not supported by any grants from funding bodies in the public, private, or not-for-profit sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FB8705" w14:textId="40AC46A9" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="009F69B6">
-      <w:pPr>
+    <w:p w14:paraId="38FB8705" w14:textId="40AC46A9" w:rsidR="000279B5" w:rsidRPr="006F029F" w:rsidRDefault="000279B5" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F029F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B2304C" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00F85AED">
-[...6 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="74B2304C" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85AED">
-        <w:lastRenderedPageBreak/>
         <w:t>This work was supported by Universiti Malaysia Pahang Al-Sultan Abdullah (UMPSA) under Industrial Matching Grant (RDU24</w:t>
       </w:r>
       <w:r>
         <w:t>XXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85AED">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8634E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F3CD37" w14:textId="54048CB2" w:rsidR="00F85AED" w:rsidRPr="00D8634E" w:rsidRDefault="00F85AED" w:rsidP="00F85AED">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8634E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
         <w:t>Declaration of Competing Interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F84F9A0" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00F85AED">
+    <w:p w14:paraId="2F84F9A0" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r>
         <w:t>It should disclose any financial or non-financial interests such as political, personal, or professional relationships that may be interpreted as having influenced the manuscript. The phrase "The authors declare no conflicts of interest" should be included if there is no conflict of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D57C06" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00F85AED">
+    <w:p w14:paraId="18D57C06" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E14AFB1" w14:textId="0265DCD5" w:rsidR="00F85AED" w:rsidRPr="00D8634E" w:rsidRDefault="00F85AED" w:rsidP="00F85AED">
-      <w:pPr>
+    <w:p w14:paraId="0E14AFB1" w14:textId="0265DCD5" w:rsidR="00F85AED" w:rsidRPr="00D8634E" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8634E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-MY"/>
         </w:rPr>
         <w:t>The authors declare no conflict of interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA4E4C1" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00F85AED">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D8634E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
-        <w:t>CRediT Authorship Contribution Statement</w:t>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8634E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authorship Contribution Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214600C9" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="214600C9" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA4139">
         <w:t>Authors are encouraged to provide an author statement file describing their specific contributions to the article using the appropriate author contribution roles to increase transparency. The corresponding author is responsible for ensuring that all authors agree on the accuracy of the descriptions. All authors' roles should be mentioned, using the appropriate categories underneath. Authors may have played a variety of roles in their contributions. Contributions from authors do not affect the criteria for authorship established by the journal. The following are the words used to describe author contributions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1598D1C0" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="1598D1C0" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA4139">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conceptualisation; Methodology; Validation; Formal analysis; Data curation; Formal analysis; Investigation; Resources; Software; Visualisation; Writing - original draft; Writing - review &amp; editing; Funding acquisition; Project administration; Supervision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41597E10" w14:textId="6E8CEECE" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="41597E10" w14:textId="6E8CEECE" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA4139">
         <w:t>Authorship statements should be formatted with the names of authors first and the author contribution role(s) following, such as;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E89695" w14:textId="07A24C9F" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+    <w:p w14:paraId="32E89695" w14:textId="07A24C9F" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA4139">
         <w:t>Author A (Writing - original draft; Formal analysis; Visualisation; Data curation)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE59D22" w14:textId="704A65ED" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+    <w:p w14:paraId="1FE59D22" w14:textId="704A65ED" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA4139">
         <w:t>Author B (Resources; Funding acquisition)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C9F45F" w14:textId="2A659915" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+    <w:p w14:paraId="46C9F45F" w14:textId="2A659915" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA4139">
         <w:t>Author C (Conceptualization; Formal analysis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB0C43E" w14:textId="7629DBBD" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+    <w:p w14:paraId="4CB0C43E" w14:textId="7629DBBD" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA4139">
         <w:t>Author D (Writing - review &amp; editing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34654F4C" w14:textId="76F72627" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+    <w:p w14:paraId="34654F4C" w14:textId="76F72627" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA4139">
         <w:t>Author E (Supervision; Writing - review &amp; editing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9FE91B" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRPr="00AA4139" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
-[...1 lines deleted...]
-        <w:t>Availability of the Data and Materials</w:t>
+    <w:p w14:paraId="2D9FE91B" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRPr="00F50F9B" w:rsidRDefault="00F85AED" w:rsidP="00F50F9B">
+      <w:pPr>
+        <w:pStyle w:val="5HeaderAcknow-Ref"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50F9B">
+        <w:rPr>
+          <w:rStyle w:val="5HeaderAcknow-RefChar"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Availability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50F9B">
+        <w:t xml:space="preserve"> of the Data and Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABE8A1F" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRPr="00D8634E" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="6ABE8A1F" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRPr="00D8634E" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8634E">
         <w:rPr>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
         <w:t>The data used to support the findings of this study are included within the article.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC5B4E2" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+    <w:p w14:paraId="2AC5B4E2" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00F50F9B">
+      <w:pPr>
+        <w:pStyle w:val="5HeaderAcknow-Ref"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D8634E">
         <w:t>Ethical Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E74391" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="50E74391" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764143">
         <w:t>Authors must include a clear ethical statement in their manuscript, specifying whether ethical approval was obtained for the study and how informed consent was managed (if applicable). For studies involving human participants, animals, or sensitive data, please provide the name of the ethics committee, approval reference number, and a brief description of ethical procedures followed. If the study does not require ethical approval, please state the reason explicitly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5317FFE5" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00764143" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="5317FFE5" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00764143" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764143">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Example 1: Research Involving Humans (Interviews, Surveys, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC0D572" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="5AC0D572" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00764143">
         <w:t>This study was conducted in accordance with the ethical standards of the institutional research committee and with the 1964 Helsinki declaration and its later amendments. Ethical approval was obtained from [Name of Ethics Committee], reference number [XXXX]. Informed consent was obtained from all individual participants included in the study. Participation was voluntary, and confidentiality of responses was assured.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C96DC7" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00764143" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="32C96DC7" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00764143" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764143">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Example 2: Research Not Involving Humans (Document analysis, secondary data, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74852C54" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="74852C54" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00764143">
         <w:t>This research did not involve any human participants, animals, or sensitive personal data. Therefore, ethical approval was not required. All data used in this study were obtained from publicly available sources and used in accordance with relevant guidelines and regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340285D5" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00764143" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="340285D5" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00764143" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764143">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Example 3: Educational Research (Involving students or teachers)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD504D5" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="5FD504D5" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00764143">
         <w:t>Ethical approval for this study was granted by [Name of Institution or Ethics Committee]. All participants were informed about the purpose of the study and gave their consent prior to participation. Anonymity and confidentiality were maintained throughout the research process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273254AD" w14:textId="5547EEA2" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="273254AD" w14:textId="5547EEA2" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764143">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB911F9" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="7DB911F9" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001032BA">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
         <w:t>This research did not involve any human participants, animals, or sensitive personal data. Therefore, ethical approval was not required. All data used in this study were obtained from publicly available sources and used in accordance with relevant guidelines and regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF36F6C" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
+    <w:p w14:paraId="3FF36F6C" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00F50F9B">
+      <w:pPr>
+        <w:pStyle w:val="5HeaderAcknow-Ref"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D8634E">
+        <w:lastRenderedPageBreak/>
         <w:t>Generative Artificial Intelligence Declarations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E11E4E" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="31E11E4E" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
         <w:t>Authors must disclose any use of generative AI tools in the preparation of the manuscript. This includes assistance in writing, editing, data analysis, or figure generation. If no generative AI tools were used, please state: “No generative AI tools were used in the preparation of this manuscript.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245464DD" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="245464DD" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Example 1: Minimal Use (Language Editing Only)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AE338C" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="54AE338C" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
         <w:t>The authors used AI-based tools solely for language editing and grammar refinement. No content generation or data interpretation was performed by AI. All intellectual contributions are original and solely attributable to the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FC63B7" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="39FC63B7" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Example 2: Extensive Use (Writing &amp; Analysis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228A45DD" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="228A45DD" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
         <w:t>Artificial intelligence tools</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD69D6">
         <w:t>were used to assist in drafting sections of the manuscript and summarizing literature. The authors reviewed and verified all AI-generated content to ensure accuracy and originality. Final interpretations and conclusions are the responsibility of the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA6F5B8" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="2DA6F5B8" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Example 3: AI Used as Analytical Tool</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792D63CA" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="792D63CA" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
-        <w:lastRenderedPageBreak/>
         <w:t>This study employed AI-based analytical tools to process and interpret data. The methodology and results were validated by the authors to ensure reliability. All ethical guidelines related to AI usage were followed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5A3551" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="5D5A3551" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Example 4: No AI Used</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BC44DB" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="68BC44DB" w14:textId="77777777" w:rsidR="00AA4139" w:rsidRPr="00DD69D6" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
         <w:t>No artificial intelligence tools were used in the preparation of this manuscript. All content was developed manually by the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F5B9AF" w14:textId="48BDF204" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="14F5B9AF" w14:textId="48BDF204" w:rsidR="00AA4139" w:rsidRPr="00AA4139" w:rsidRDefault="00AA4139" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD69D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790666B6" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00AA4139">
-      <w:pPr>
+    <w:p w14:paraId="790666B6" w14:textId="77777777" w:rsidR="00F85AED" w:rsidRDefault="00F85AED" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11361">
         <w:rPr>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
         <w:t>During the preparation of this work, the author(s) used ChatGPT to improve the clarity of technical descriptions in the methodology section and ensure consistency in engineering terminology. The AI tool was not used for computational modelling, simulation, or analysis of experimental results. After using this tool/service, the author(s) reviewed and edited the content as needed and take(s) full responsibility for the content of the publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-MY"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1F2F30" w14:textId="50DD1792" w:rsidR="00B4539A" w:rsidRPr="003A61FF" w:rsidRDefault="00AA4139" w:rsidP="00AA4139">
+    <w:p w14:paraId="2D1F2F30" w14:textId="50DD1792" w:rsidR="00B4539A" w:rsidRPr="003A61FF" w:rsidRDefault="00AA4139" w:rsidP="00F50F9B">
+      <w:pPr>
+        <w:pStyle w:val="5HeaderAcknow-Ref"/>
+      </w:pPr>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0EA8B5" w14:textId="77777777" w:rsidR="00405FE7" w:rsidRDefault="00405FE7" w:rsidP="009F69B6">
       <w:r w:rsidRPr="00405FE7">
         <w:t>All references must be formatted according to the IEEE citation style. Authors are advised to number references in the order they appear in the text and use square brackets [</w:t>
       </w:r>
       <w:r>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="00405FE7">
         <w:t>] for in-text citations. Please ensure consistency and accuracy in formatting.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAE9857" w14:textId="35098A62" w:rsidR="009847CF" w:rsidRDefault="00405FE7" w:rsidP="009F69B6">
       <w:r w:rsidRPr="00405FE7">
-        <w:t>Reference ranges in text will not include an en dash. All references will be written out. For example, “[1]–[4]” will now be “[1], [2], [3], [4]”.</w:t>
+        <w:t xml:space="preserve">Reference ranges in text will not include an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00405FE7">
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00405FE7">
+        <w:t xml:space="preserve"> dash. All references will be written out. For example, “[1]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00405FE7">
+        <w:t>–[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00405FE7">
+        <w:t>4]” will now be “[1], [2], [3], [4]”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052FBE07" w14:textId="77777777" w:rsidR="009F69B6" w:rsidRPr="004576F4" w:rsidRDefault="009F69B6" w:rsidP="009F69B6">
       <w:r w:rsidRPr="004576F4">
         <w:t>[1] G. Hong</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">N. Seong, “Optimization of the ANN Model for </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">nergy </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">onsumption </w:t>
       </w:r>
       <w:r>
@@ -3370,93 +3718,117 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Buildings</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">, vol. 13, no. 10, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">p. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB67BA">
         <w:t>2526</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
-        <w:t xml:space="preserve"> doi: 10.3390/buildings13102526.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>: 10.3390/buildings13102526.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1399D010" w14:textId="77777777" w:rsidR="009F69B6" w:rsidRPr="004576F4" w:rsidRDefault="009F69B6" w:rsidP="009F69B6">
       <w:r w:rsidRPr="004576F4">
         <w:t>[2] T. Sathesh</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve"> Y.C. Shih, “Optimized deep learning-based prediction model for chiller performance prediction,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB67BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Data &amp; Knowledge Engineering</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t>, vol. 144, p.102120,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
-        <w:t>2023, doi: https://doi.org/10.1016/j.datak.2022.102120.</w:t>
+        <w:t xml:space="preserve">2023, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>: https://doi.org/10.1016/j.datak.2022.102120.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECFAE29" w14:textId="77777777" w:rsidR="009F69B6" w:rsidRPr="004576F4" w:rsidRDefault="009F69B6" w:rsidP="009F69B6">
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">[3] R. Morcillo-Jimenez, J. Mesa, J. Gómez-Romero, M.A. Vila, M.J. Martin-Bautista, “Deep learning for prediction of energy consumption: an applied use case in an office building,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB67BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Applied Intelligence</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
-        <w:t>, vol. 54, no. 7, pp. 5813–5825, 2024, doi: 10.1007/s10489-024-05451-9.</w:t>
+        <w:t xml:space="preserve">, vol. 54, no. 7, pp. 5813–5825, 2024, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>: 10.1007/s10489-024-05451-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E0BD45" w14:textId="623A2F2A" w:rsidR="00405FE7" w:rsidRPr="00405FE7" w:rsidRDefault="009F69B6" w:rsidP="009F69B6">
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">[4] P. Kumar, N. Kamalakshi, T. Karthick, “Towards </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">ustainable </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">rchitecture: Machine </w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">earning for </w:t>
       </w:r>
       <w:r>
@@ -3468,60 +3840,71 @@
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve">nergy use in buildings,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB67BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>International Conference on Advances in Computing, Communication and Applied Informatics</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t>, pp. 1–6</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004576F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2024, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004576F4">
-        <w:t>doi: 10.1109/ACCAI61061.2024.10602461.</w:t>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004576F4">
+        <w:t>: 10.1109/ACCAI61061.2024.10602461.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766FEBA6" w14:textId="4CAB7D09" w:rsidR="00430A68" w:rsidRPr="00263297" w:rsidRDefault="00C038AB" w:rsidP="00AA4139">
+    <w:p w14:paraId="766FEBA6" w14:textId="569E5CB9" w:rsidR="00430A68" w:rsidRPr="00263297" w:rsidRDefault="00C038AB" w:rsidP="00324307">
+      <w:pPr>
+        <w:pStyle w:val="5HeaderAcknow-Ref"/>
+      </w:pPr>
       <w:r w:rsidRPr="00263297">
         <w:t>Appendix</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76271E0B" w14:textId="4847E07E" w:rsidR="00430A68" w:rsidRPr="00875B07" w:rsidRDefault="00430A68" w:rsidP="009F69B6">
+    <w:p w14:paraId="76271E0B" w14:textId="4847E07E" w:rsidR="00430A68" w:rsidRPr="00875B07" w:rsidRDefault="00430A68" w:rsidP="00025F67">
+      <w:pPr>
+        <w:pStyle w:val="6Text-FirstParagraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="00263297">
         <w:t xml:space="preserve">This part will present the related appendix (which applicable). </w:t>
       </w:r>
       <w:r w:rsidRPr="00561CD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>This section is</w:t>
       </w:r>
       <w:r w:rsidRPr="00263297">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561CD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not compulsory</w:t>
       </w:r>
       <w:r w:rsidRPr="00263297">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
@@ -3538,60 +3921,60 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00875B07" w:rsidRPr="00B4539A" w:rsidSect="00C512D2">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="510" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="347CA2C7" w14:textId="77777777" w:rsidR="002D1D36" w:rsidRDefault="002D1D36" w:rsidP="00312D99">
+    <w:p w14:paraId="1DFBAC36" w14:textId="77777777" w:rsidR="004F522D" w:rsidRDefault="004F522D" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="645335C8" w14:textId="77777777" w:rsidR="002D1D36" w:rsidRDefault="002D1D36" w:rsidP="00312D99">
+    <w:p w14:paraId="33B53CA2" w14:textId="77777777" w:rsidR="004F522D" w:rsidRDefault="004F522D" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -3647,51 +4030,51 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3944F2AA" w14:textId="06AF4D97" w:rsidR="004B7792" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:id w:val="969400743"/>
         <w:placeholder>
           <w:docPart w:val="7BE266E0017743E696134DCA8520570C"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00263297" w:rsidRPr="00263297">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>[Type here]</w:t>
@@ -3743,51 +4126,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:id w:val="969400753"/>
         <w:placeholder>
           <w:docPart w:val="7BE266E0017743E696134DCA8520570C"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00263297" w:rsidRPr="00263297">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>[Type here]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-1865818483"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="15FDF77A" w14:textId="3573DA99" w:rsidR="00F91C55" w:rsidRPr="00776EF5" w:rsidRDefault="003A61FF" w:rsidP="003A61FF">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9026"/>
             <w:tab w:val="right" w:pos="9638"/>
@@ -3860,51 +4243,51 @@
         <w:r w:rsidRPr="00776EF5">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00776EF5">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
       <w:id w:val="-1589152850"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7AFE449E" w14:textId="261649FD" w:rsidR="003A61FF" w:rsidRPr="00776EF5" w:rsidRDefault="003A61FF" w:rsidP="003A61FF">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
@@ -4036,108 +4419,108 @@
         <w:r w:rsidRPr="00776EF5">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00776EF5">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F261629" w14:textId="77777777" w:rsidR="002D1D36" w:rsidRDefault="002D1D36" w:rsidP="00312D99">
+    <w:p w14:paraId="48E65DD7" w14:textId="77777777" w:rsidR="004F522D" w:rsidRDefault="004F522D" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0052E530" w14:textId="77777777" w:rsidR="002D1D36" w:rsidRDefault="002D1D36" w:rsidP="00312D99">
+    <w:p w14:paraId="5B81DFE6" w14:textId="77777777" w:rsidR="004F522D" w:rsidRDefault="004F522D" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16341BDB" w14:textId="77777777" w:rsidR="001D06D3" w:rsidRPr="001D06D3" w:rsidRDefault="001D06D3" w:rsidP="001D06D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001E2D88">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve">Mohd Zuki Salleh et al. </w:t>
     </w:r>
     <w:r w:rsidRPr="00263297">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>│ Data Analytics and Applied Mathematics │ Vol. #, Issue $ (202X)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0EC2D1F9" w14:textId="77777777" w:rsidR="00274989" w:rsidRDefault="00274989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69E506C0" w14:textId="2761882A" w:rsidR="004B7792" w:rsidRPr="00776EF5" w:rsidRDefault="00C512D2" w:rsidP="003A61FF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="6" w:name="_Hlk159335059"/>
     <w:r w:rsidRPr="00601317">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">A. Sulaiman </w:t>
     </w:r>
     <w:r w:rsidR="004B7792" w:rsidRPr="00601317">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -4215,51 +4598,51 @@
       </w:rPr>
       <w:t xml:space="preserve"> (202</w:t>
     </w:r>
     <w:r w:rsidR="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>#</w:t>
     </w:r>
     <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:bookmarkEnd w:id="6"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7042B1C5" w14:textId="7971AB18" w:rsidR="007F4534" w:rsidRPr="00DC3B38" w:rsidRDefault="003877C2" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC3B38">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C560C0" wp14:editId="0050D2BD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5394960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>3810</wp:posOffset>
@@ -4337,51 +4720,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">E-ISSN: </w:t>
     </w:r>
     <w:r w:rsidR="00CC4E8E" w:rsidRPr="00CC4E8E">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>3154-7532</w:t>
     </w:r>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="387BCBDD" w14:textId="092AD93F" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
+  <w:p w14:paraId="387BCBDD" w14:textId="7447A4CF" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">VOLUME </w:t>
     </w:r>
     <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>#</w:t>
     </w:r>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
@@ -4406,116 +4789,130 @@
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>#</w:t>
     </w:r>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>page(s)</w:t>
+      <w:t>pages</w:t>
+    </w:r>
+    <w:r w:rsidR="006E6D0F">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> XX-YY</w:t>
     </w:r>
     <w:r w:rsidR="00206652" w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0048B927" w14:textId="117DA5E1" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
+  <w:p w14:paraId="0048B927" w14:textId="1649F657" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>DOI: https://doi.org/10.15282/</w:t>
     </w:r>
     <w:r w:rsidR="00C512D2" w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>isse</w:t>
     </w:r>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.v</w:t>
     </w:r>
-    <w:r w:rsidR="004B7792" w:rsidRPr="00776EF5">
+    <w:r w:rsidR="006E6D0F">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>#.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00776EF5">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>i</w:t>
+    </w:r>
+    <w:r w:rsidR="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>#</w:t>
     </w:r>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>i</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00776EF5">
+    <w:r w:rsidR="006E6D0F">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>#</w:t>
-[...6 lines deleted...]
-      <w:t>.</w:t>
+      <w:t>202#.</w:t>
     </w:r>
     <w:r w:rsidR="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>id_paper</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="00F3B4CF" w14:textId="77777777" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00776EF5">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="F9B042"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
@@ -4672,51 +5069,51 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="206C200D" w14:textId="77777777" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534" w:rsidP="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="07E0A0F5" w14:textId="2CA2B082" w:rsidR="007F4534" w:rsidRPr="00776EF5" w:rsidRDefault="007F4534">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E77816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93605D92"/>
     <w:lvl w:ilvl="0" w:tplc="8A74EE10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="8EquationNumbering"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -6202,51 +6599,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55670DFA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AB7C56EE"/>
+    <w:tmpl w:val="7A326230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="5Sub-sectionHeading"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -7604,222 +8001,233 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1911304637">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1543178520">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="102457995">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="931858324">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1542546772">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="442581630">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="567"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00312D99"/>
     <w:rsid w:val="00006672"/>
     <w:rsid w:val="00006F22"/>
     <w:rsid w:val="00013286"/>
+    <w:rsid w:val="00025F67"/>
     <w:rsid w:val="000279B5"/>
     <w:rsid w:val="00031FF0"/>
     <w:rsid w:val="00032FA6"/>
     <w:rsid w:val="000576A6"/>
     <w:rsid w:val="00085F62"/>
     <w:rsid w:val="00097321"/>
     <w:rsid w:val="000A55B1"/>
     <w:rsid w:val="000B123A"/>
     <w:rsid w:val="000B5FA1"/>
     <w:rsid w:val="000C19DA"/>
     <w:rsid w:val="000C7C3A"/>
     <w:rsid w:val="000E3D2B"/>
     <w:rsid w:val="000E5FE5"/>
     <w:rsid w:val="000F4475"/>
     <w:rsid w:val="001202D0"/>
     <w:rsid w:val="00133915"/>
     <w:rsid w:val="0013765B"/>
     <w:rsid w:val="00146E32"/>
     <w:rsid w:val="00165BD3"/>
     <w:rsid w:val="001A6E75"/>
     <w:rsid w:val="001C654D"/>
     <w:rsid w:val="001C73B7"/>
     <w:rsid w:val="001D06D3"/>
     <w:rsid w:val="001E2D88"/>
     <w:rsid w:val="001F20B3"/>
     <w:rsid w:val="001F6D22"/>
     <w:rsid w:val="00206652"/>
     <w:rsid w:val="0023449C"/>
     <w:rsid w:val="002563F7"/>
     <w:rsid w:val="00263297"/>
     <w:rsid w:val="002741CB"/>
     <w:rsid w:val="00274989"/>
+    <w:rsid w:val="002843D0"/>
     <w:rsid w:val="002914D9"/>
     <w:rsid w:val="002916E0"/>
     <w:rsid w:val="0029566C"/>
     <w:rsid w:val="00296129"/>
     <w:rsid w:val="00296625"/>
     <w:rsid w:val="002B1E1A"/>
     <w:rsid w:val="002C1593"/>
     <w:rsid w:val="002C28CF"/>
     <w:rsid w:val="002D0481"/>
     <w:rsid w:val="002D1D36"/>
     <w:rsid w:val="002D5135"/>
     <w:rsid w:val="002E6B07"/>
     <w:rsid w:val="0030084A"/>
     <w:rsid w:val="00301FBB"/>
     <w:rsid w:val="00312D99"/>
+    <w:rsid w:val="00324307"/>
     <w:rsid w:val="00333ED0"/>
     <w:rsid w:val="0034311F"/>
     <w:rsid w:val="00344022"/>
     <w:rsid w:val="003602D5"/>
     <w:rsid w:val="003611EF"/>
     <w:rsid w:val="003717FF"/>
     <w:rsid w:val="003877C2"/>
     <w:rsid w:val="003A61FF"/>
     <w:rsid w:val="003E7D32"/>
     <w:rsid w:val="003F3BA4"/>
     <w:rsid w:val="0040194D"/>
     <w:rsid w:val="004045A3"/>
     <w:rsid w:val="00405FE7"/>
     <w:rsid w:val="004067A5"/>
     <w:rsid w:val="00407361"/>
     <w:rsid w:val="004106C1"/>
     <w:rsid w:val="00424B46"/>
     <w:rsid w:val="004268FB"/>
     <w:rsid w:val="00430A68"/>
     <w:rsid w:val="00437D44"/>
     <w:rsid w:val="004424F5"/>
     <w:rsid w:val="00447EB4"/>
     <w:rsid w:val="00451F55"/>
     <w:rsid w:val="0046117B"/>
     <w:rsid w:val="00471DB6"/>
     <w:rsid w:val="004A2AD3"/>
     <w:rsid w:val="004A4CA4"/>
+    <w:rsid w:val="004B3199"/>
     <w:rsid w:val="004B4E36"/>
     <w:rsid w:val="004B7792"/>
     <w:rsid w:val="004C0B9D"/>
     <w:rsid w:val="004C5324"/>
     <w:rsid w:val="004D244A"/>
+    <w:rsid w:val="004F522D"/>
     <w:rsid w:val="004F687A"/>
     <w:rsid w:val="00506C90"/>
     <w:rsid w:val="00540A0F"/>
     <w:rsid w:val="00541140"/>
     <w:rsid w:val="00561CD8"/>
     <w:rsid w:val="0057376F"/>
     <w:rsid w:val="005766D2"/>
     <w:rsid w:val="005936DB"/>
     <w:rsid w:val="005A4F1A"/>
     <w:rsid w:val="005B020C"/>
+    <w:rsid w:val="005B34C3"/>
     <w:rsid w:val="005C089B"/>
     <w:rsid w:val="005D66B3"/>
     <w:rsid w:val="005F2E68"/>
     <w:rsid w:val="005F7860"/>
     <w:rsid w:val="00601317"/>
     <w:rsid w:val="006166E0"/>
     <w:rsid w:val="00621C04"/>
     <w:rsid w:val="006268E6"/>
     <w:rsid w:val="0064239A"/>
     <w:rsid w:val="006607FB"/>
     <w:rsid w:val="00674987"/>
     <w:rsid w:val="00674D25"/>
     <w:rsid w:val="006A3A10"/>
     <w:rsid w:val="006B3125"/>
     <w:rsid w:val="006C3D8E"/>
     <w:rsid w:val="006D02BB"/>
     <w:rsid w:val="006E43FF"/>
+    <w:rsid w:val="006E6D0F"/>
     <w:rsid w:val="006F0854"/>
     <w:rsid w:val="006F6D84"/>
     <w:rsid w:val="006F7EC1"/>
     <w:rsid w:val="0071156F"/>
     <w:rsid w:val="00737C5B"/>
     <w:rsid w:val="007414D5"/>
     <w:rsid w:val="00745A47"/>
     <w:rsid w:val="0075407F"/>
     <w:rsid w:val="00764143"/>
     <w:rsid w:val="00764628"/>
     <w:rsid w:val="007704B5"/>
+    <w:rsid w:val="00770EBB"/>
     <w:rsid w:val="00776EF5"/>
     <w:rsid w:val="00780154"/>
     <w:rsid w:val="0078305D"/>
     <w:rsid w:val="007874ED"/>
+    <w:rsid w:val="007A5478"/>
     <w:rsid w:val="007B4485"/>
     <w:rsid w:val="007E0805"/>
     <w:rsid w:val="007E260B"/>
     <w:rsid w:val="007E56A0"/>
     <w:rsid w:val="007F318D"/>
     <w:rsid w:val="007F4534"/>
     <w:rsid w:val="007F5CE5"/>
     <w:rsid w:val="00804283"/>
     <w:rsid w:val="00807B6D"/>
     <w:rsid w:val="00815AE9"/>
     <w:rsid w:val="00815C1F"/>
     <w:rsid w:val="00817F99"/>
     <w:rsid w:val="0082533E"/>
     <w:rsid w:val="00840B3F"/>
     <w:rsid w:val="008460B1"/>
     <w:rsid w:val="00855F42"/>
     <w:rsid w:val="00867128"/>
     <w:rsid w:val="00875B07"/>
     <w:rsid w:val="0088001E"/>
     <w:rsid w:val="008821B8"/>
     <w:rsid w:val="00884FE6"/>
     <w:rsid w:val="00885727"/>
     <w:rsid w:val="00892D12"/>
     <w:rsid w:val="008B0AED"/>
     <w:rsid w:val="008C6CFF"/>
+    <w:rsid w:val="008E110F"/>
     <w:rsid w:val="008E248C"/>
     <w:rsid w:val="008F04AB"/>
     <w:rsid w:val="008F4FAA"/>
     <w:rsid w:val="008F6F37"/>
     <w:rsid w:val="00901E5D"/>
     <w:rsid w:val="00904BD5"/>
     <w:rsid w:val="009063FD"/>
     <w:rsid w:val="00914D22"/>
     <w:rsid w:val="00972C30"/>
     <w:rsid w:val="009777A4"/>
     <w:rsid w:val="00983587"/>
     <w:rsid w:val="009847CF"/>
     <w:rsid w:val="009851FC"/>
     <w:rsid w:val="0099388F"/>
     <w:rsid w:val="009B2055"/>
     <w:rsid w:val="009E4B20"/>
     <w:rsid w:val="009E5014"/>
     <w:rsid w:val="009F365A"/>
     <w:rsid w:val="009F69B6"/>
     <w:rsid w:val="00A0702C"/>
     <w:rsid w:val="00A327C2"/>
     <w:rsid w:val="00A34D82"/>
     <w:rsid w:val="00A417C1"/>
     <w:rsid w:val="00A473F6"/>
     <w:rsid w:val="00A5495D"/>
@@ -7864,50 +8272,51 @@
     <w:rsid w:val="00D31573"/>
     <w:rsid w:val="00D44F6F"/>
     <w:rsid w:val="00D668EC"/>
     <w:rsid w:val="00D7086D"/>
     <w:rsid w:val="00D86540"/>
     <w:rsid w:val="00D9624A"/>
     <w:rsid w:val="00D966DB"/>
     <w:rsid w:val="00D97ECF"/>
     <w:rsid w:val="00DC3B38"/>
     <w:rsid w:val="00DC5255"/>
     <w:rsid w:val="00DC69A2"/>
     <w:rsid w:val="00DD69D6"/>
     <w:rsid w:val="00DE3D4A"/>
     <w:rsid w:val="00E07E7A"/>
     <w:rsid w:val="00E14D02"/>
     <w:rsid w:val="00E172A6"/>
     <w:rsid w:val="00E25220"/>
     <w:rsid w:val="00E51432"/>
     <w:rsid w:val="00E738A4"/>
     <w:rsid w:val="00E81B59"/>
     <w:rsid w:val="00E83A77"/>
     <w:rsid w:val="00E96CA2"/>
     <w:rsid w:val="00EA6BBA"/>
     <w:rsid w:val="00EB6DC1"/>
     <w:rsid w:val="00EE3912"/>
+    <w:rsid w:val="00F50F9B"/>
     <w:rsid w:val="00F51956"/>
     <w:rsid w:val="00F671C2"/>
     <w:rsid w:val="00F85AED"/>
     <w:rsid w:val="00F91C55"/>
     <w:rsid w:val="00FA15F1"/>
     <w:rsid w:val="00FB1B5E"/>
     <w:rsid w:val="00FB2095"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -8563,50 +8972,51 @@
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -9305,70 +9715,64 @@
     <w:rsid w:val="006F0854"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="288"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="3AffiliationChar">
     <w:name w:val="3. Affiliation Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="3Affiliation"/>
     <w:rsid w:val="006F0854"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4Abstract">
     <w:name w:val="4. Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="4AbstractChar"/>
     <w:qFormat/>
-    <w:rsid w:val="006F0854"/>
+    <w:rsid w:val="004B3199"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="240"/>
+      <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="4AbstractChar">
     <w:name w:val="4. Abstract Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="4Abstract"/>
-    <w:rsid w:val="006F0854"/>
+    <w:rsid w:val="004B3199"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5HeaderAcknow-Ref">
     <w:name w:val="5. Header Acknow - Ref"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="5HeaderAcknow-RefChar"/>
     <w:qFormat/>
     <w:rsid w:val="006F0854"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-MY"/>
     </w:rPr>
   </w:style>
@@ -9464,65 +9868,62 @@
         <w:numId w:val="30"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="5Sub-sectionHeadingChar">
     <w:name w:val="5. Sub-section Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="5Sub-sectionHeading"/>
     <w:rsid w:val="006F0854"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5Sub-section2">
     <w:name w:val="5. Sub-section 2"/>
     <w:basedOn w:val="5Sub-sectionHeading"/>
     <w:link w:val="5Sub-section2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="006F0854"/>
+    <w:rsid w:val="007A5478"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="5Sub-section2Char">
     <w:name w:val="5. Sub-section 2 Char"/>
     <w:basedOn w:val="Heading3Char"/>
     <w:link w:val="5Sub-section2"/>
-    <w:rsid w:val="006F0854"/>
+    <w:rsid w:val="007A5478"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6Text-FirstParagraph">
     <w:name w:val="6. Text - First Paragraph"/>
     <w:link w:val="6Text-FirstParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="006F0854"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
@@ -9922,51 +10323,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A8EDA57EFC8742E9A61D990B61308D91"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{623FC264-EF6C-49E1-91AC-30E1EF8C8364}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B91411" w:rsidRDefault="00B80EAB" w:rsidP="00B80EAB">
           <w:pPr>
             <w:pStyle w:val="A8EDA57EFC8742E9A61D990B61308D91"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB1536">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -10459,61 +10860,65 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:markup="0" w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B80EAB"/>
     <w:rsid w:val="00010AAF"/>
     <w:rsid w:val="000422D0"/>
     <w:rsid w:val="00085814"/>
     <w:rsid w:val="00087F68"/>
     <w:rsid w:val="000B123A"/>
     <w:rsid w:val="0013765B"/>
     <w:rsid w:val="0019461E"/>
     <w:rsid w:val="001959EB"/>
     <w:rsid w:val="001A08DF"/>
+    <w:rsid w:val="001A42C9"/>
     <w:rsid w:val="001C35B6"/>
     <w:rsid w:val="00267EB4"/>
+    <w:rsid w:val="002843D0"/>
     <w:rsid w:val="002916E0"/>
     <w:rsid w:val="002A71B1"/>
     <w:rsid w:val="0033209B"/>
     <w:rsid w:val="003328AC"/>
     <w:rsid w:val="0038570D"/>
     <w:rsid w:val="003C57D9"/>
     <w:rsid w:val="004D6A40"/>
     <w:rsid w:val="0057376F"/>
     <w:rsid w:val="005842B3"/>
+    <w:rsid w:val="005B34C3"/>
+    <w:rsid w:val="005D634A"/>
     <w:rsid w:val="005F6F93"/>
     <w:rsid w:val="00621C04"/>
     <w:rsid w:val="0065281A"/>
     <w:rsid w:val="006B5048"/>
     <w:rsid w:val="006C3D8E"/>
     <w:rsid w:val="006E71B7"/>
     <w:rsid w:val="007B0189"/>
     <w:rsid w:val="007C6A57"/>
     <w:rsid w:val="00840B3F"/>
     <w:rsid w:val="008E2AF5"/>
     <w:rsid w:val="009514DA"/>
     <w:rsid w:val="00957CA3"/>
     <w:rsid w:val="00967C92"/>
     <w:rsid w:val="009A726D"/>
     <w:rsid w:val="009B515A"/>
     <w:rsid w:val="009E3B19"/>
     <w:rsid w:val="009F6F86"/>
     <w:rsid w:val="00A41CF9"/>
     <w:rsid w:val="00A91FBA"/>
     <w:rsid w:val="00A92D7B"/>
     <w:rsid w:val="00A95EC3"/>
     <w:rsid w:val="00B80EAB"/>
     <w:rsid w:val="00B91411"/>
     <w:rsid w:val="00B94593"/>
     <w:rsid w:val="00BE75E2"/>
@@ -11361,59 +11766,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A986B0CDCB7F884D86DB4FA381AD89A2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e64ed741e4b5bb73b85dd1e56e225c79">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xmlns:ns4="4732f17a-61f3-4c6c-91eb-f130cfcd7edd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bdb7cac62f8b5830501989a6952daf57" ns3:_="" ns4:_="">
     <xsd:import namespace="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <xsd:import namespace="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
@@ -11622,91 +12035,83 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{156FE2E6-9F8A-4961-BE66-E23243C94770}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8062564-C790-4269-95D5-043221BE1969}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F9FC4F7-C2BC-4E46-A622-3D5212E539DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <ds:schemaRef ds:uri="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>2020</Words>
   <Characters>11514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>95</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>