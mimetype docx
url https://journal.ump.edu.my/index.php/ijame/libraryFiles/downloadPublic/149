--- v0 (2026-06-15)
+++ v1 (2026-10-10)
@@ -1,4907 +1,5229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_Hlk18309800" w:displacedByCustomXml="next"/>
-[...117 lines deleted...]
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="0543594C" w14:textId="2C37742A" w:rsidR="004C5324" w:rsidRPr="003D5CCE" w:rsidRDefault="00DE377D" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE377D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Titles must be formatted in 14-point Times New Roman, using sentence case; only the first word, the first word of any subtitle, and proper nouns should be capitalised</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without any line spacing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C5772E" w14:textId="230AD4AB" w:rsidR="004C5324" w:rsidRPr="003D5CCE" w:rsidRDefault="00962A1C" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0052737F">
+      <w:bookmarkStart w:id="0" w:name="_Hlk18309800"/>
+      <w:r w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Author</w:t>
       </w:r>
-      <w:r w:rsidR="00962A1C" w:rsidRPr="0052737F">
+      <w:r w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F069B">
+      <w:r w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>, Author</w:t>
       </w:r>
-      <w:r w:rsidR="00962A1C" w:rsidRPr="0052737F">
+      <w:r w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00962A1C" w:rsidRPr="0052737F">
+      <w:r w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Author</w:t>
       </w:r>
-      <w:r w:rsidR="00962A1C" w:rsidRPr="0052737F">
+      <w:r w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="004524CB" w:rsidRPr="0052737F">
+      <w:r w:rsidR="004524CB" w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00962A1C" w:rsidRPr="0052737F">
-[...10 lines deleted...]
-      <w:r w:rsidR="00962A1C" w:rsidRPr="0052737F">
+      <w:r w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">(if all authors have same affiliation, don’t put </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00962A1C" w:rsidRPr="0052737F">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DE6" w:rsidRPr="00EA4DE6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C691E" w:rsidRPr="0052737F">
+        <w:t xml:space="preserve">If all authors share the same affiliation, omit the superscript numeral (do not use "1"). Indicate the corresponding author with an asterisk (*) placed immediately </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DE6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DE6" w:rsidRPr="00EA4DE6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their name. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D18D2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>There should be line spacing</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DE6" w:rsidRPr="00EA4DE6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 6 p</w:t>
+      </w:r>
+      <w:r w:rsidR="009D18D2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ts </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DE6" w:rsidRPr="00EA4DE6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>before and 6 p</w:t>
+      </w:r>
+      <w:r w:rsidR="009D18D2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ts </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DE6" w:rsidRPr="00EA4DE6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidR="009D18D2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list of authors</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DE6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C691E" w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD02D2" w:rsidRPr="0052737F">
+      <w:r w:rsidR="00BD02D2" w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:bookmarkStart w:id="1" w:name="_Hlk127881684" w:displacedByCustomXml="next"/>
-[...1 lines deleted...]
-      <w:sdtPr>
+    <w:p w14:paraId="2D010095" w14:textId="0EEEB8B6" w:rsidR="00962A1C" w:rsidRPr="003D5CCE" w:rsidRDefault="00962A1C" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk127881684"/>
+      <w:r w:rsidRPr="003D5CCE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:alias w:val="AFFILIATION"/>
-[...155 lines deleted...]
-    </w:sdt>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009072BD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Faculty of Mechanical and Automotive Engineering Technology, Universiti Malaysia Pahang Al-Sultan Abdullah, 26600, Pekan, Pahang, Malaysia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB9E60A" w14:textId="63CBD12B" w:rsidR="004C5324" w:rsidRDefault="00962A1C" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5CCE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>All affiliations should be indicated with a lower-case or roman number as a superscript letter directly after the author's name and in front of the corresponding address. Please provide the complete postal address of each affiliation (with the country name)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9602" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6886"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="927"/>
+        <w:gridCol w:w="6799"/>
         <w:gridCol w:w="284"/>
-        <w:gridCol w:w="1269"/>
+        <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00962A1C" w:rsidRPr="0052737F" w14:paraId="0B8CCDD5" w14:textId="77777777" w:rsidTr="003F069B">
+      <w:tr w:rsidR="001A79A7" w:rsidRPr="008E00D2" w14:paraId="3DD9AB31" w14:textId="77777777" w:rsidTr="00CA0796">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="198"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2CACA"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="15BAE946" w14:textId="04D301D0" w:rsidR="00962A1C" w:rsidRPr="0052737F" w:rsidRDefault="00962A1C" w:rsidP="00962A1C">
+          <w:p w14:paraId="78D25BC2" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0052737F">
+            <w:bookmarkStart w:id="2" w:name="_Hlk231888856"/>
+            <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstract - </w:t>
             </w:r>
-            <w:r w:rsidR="001E1CD9" w:rsidRPr="0052737F">
+            <w:r w:rsidRPr="00EA4DE6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The abstract should provide a concise and informative overview of the research, not exceeding 250 words, and must be presented as a single, continuous paragraph. It should begin by establishing the study's context and objectives, followed by a brief description of the methodology, key findings, and primary conclusions. As a self-contained component, the abstract must offer sufficient context to be understood independently of the main text. Please ensure that references, tables, and figures are excluded. Furthermore, the use of non-standard or uncommon abbreviations should be avoided; however, if deemed essential, they must be defined at their first mention within the abstract</w:t>
+              <w:t>The abstract must be formatted in 9-point Times New Roman font, with no indentation.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0052737F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA4DE6">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each manuscript must include a self-contained abstract limited to 250 words. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00181D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Since the abstract is indexed and displayed separately from the main article, it should clearly present the purpose, methodology, key findings, conclusions, and significance, without referencing external figures, tables, or abbreviations.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA4DE6">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> It should highlight the importance of the research problem and the study’s primary goal, provide sufficient detail on the methodology and materials to enable the reader to evaluate the study design, and summarise the most important results, including relevant quantitative data. The abstract should also state the main conclusions and discuss the broader impact or implications. Any new contributions or significant limitations affecting interpretation should be noted. Avoid obscure abbreviations; if needed, define them when first used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E93DB87" w14:textId="77777777" w:rsidR="00962A1C" w:rsidRPr="00884E51" w:rsidRDefault="00962A1C" w:rsidP="000E3D2B">
+          <w:p w14:paraId="39171E75" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F84772" w14:textId="73DA1039" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5CCE">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Article </w:t>
+            </w:r>
+            <w:r w:rsidR="002F20B8" w:rsidRPr="003D5CCE">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>History</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A79A7" w:rsidRPr="008E00D2" w14:paraId="055C6B9A" w14:textId="77777777" w:rsidTr="00CA0796">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2CACA"/>
+          </w:tcPr>
+          <w:p w14:paraId="62895B47" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7FA2E3" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D98AE1E" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="003D5CCE" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0052737F">
+              <w:t>Received</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Article </w:t>
-[...9 lines deleted...]
-              <w:t>History</w:t>
+              <w:tab/>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962A1C" w:rsidRPr="0052737F" w14:paraId="1E5F5E3F" w14:textId="77777777" w:rsidTr="003F069B">
+      <w:tr w:rsidR="001A79A7" w:rsidRPr="008E00D2" w14:paraId="07C851F2" w14:textId="77777777" w:rsidTr="00CA0796">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="198"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6886" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2CACA"/>
           </w:tcPr>
-          <w:p w14:paraId="33C12857" w14:textId="77777777" w:rsidR="00962A1C" w:rsidRPr="0052737F" w:rsidRDefault="00962A1C" w:rsidP="000E3D2B">
+          <w:p w14:paraId="459896FC" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E5298D" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3777BE32" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="003D5CCE" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5CCE">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Revised</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A79A7" w:rsidRPr="008E00D2" w14:paraId="4634021B" w14:textId="77777777" w:rsidTr="00CA0796">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2CACA"/>
           </w:tcPr>
-          <w:p w14:paraId="143561C8" w14:textId="77777777" w:rsidR="00962A1C" w:rsidRPr="00884E51" w:rsidRDefault="00962A1C" w:rsidP="000E3D2B">
+          <w:p w14:paraId="2AFC52DC" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D038044" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5C68F9" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="003D5CCE" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5CCE">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Accepted</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A79A7" w:rsidRPr="008E00D2" w14:paraId="63E3D615" w14:textId="77777777" w:rsidTr="00CA0796">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2CACA"/>
+          </w:tcPr>
+          <w:p w14:paraId="5441A424" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7542ED37" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="239345A7" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="003D5CCE" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5CCE">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Published</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A79A7" w:rsidRPr="008E00D2" w14:paraId="0AE3DEC8" w14:textId="77777777" w:rsidTr="00CA0796">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2CACA"/>
+          </w:tcPr>
+          <w:p w14:paraId="3698C93C" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6CC1F7" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D59D8ED" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="003D5CCE" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A79A7" w:rsidRPr="008E00D2" w14:paraId="738CCD2D" w14:textId="77777777" w:rsidTr="00CA0796">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2CACA"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E65A99" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2E8569" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="008E00D2" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C0E137" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="003D5CCE" w:rsidRDefault="001A79A7" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5CCE">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E16A83" w:rsidRPr="008E00D2" w14:paraId="2F1B9C74" w14:textId="77777777" w:rsidTr="00EF6ECA">
+        <w:trPr>
+          <w:trHeight w:val="920"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2CACA"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA81B26" w14:textId="77777777" w:rsidR="00E16A83" w:rsidRPr="008E00D2" w:rsidRDefault="00E16A83" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B267EE8" w14:textId="77777777" w:rsidR="00E16A83" w:rsidRPr="008E00D2" w:rsidRDefault="00E16A83" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDF7F19" w14:textId="1EB9C7CC" w:rsidR="00E16A83" w:rsidRPr="003D5CCE" w:rsidRDefault="00E16A83" w:rsidP="00A159DC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0052737F">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030096D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Received</w:t>
+              <w:t>Provide 3–6 keywords in italic sentence case that reflect the manuscript's main topics, methods, and discipline</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...32 lines deleted...]
-              <w:t>xxx</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962A1C" w:rsidRPr="0052737F" w14:paraId="5F6E78F4" w14:textId="77777777" w:rsidTr="003F069B">
-[...807 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C114904" w14:textId="46736B50" w:rsidR="004424F5" w:rsidRPr="008A6731" w:rsidRDefault="00972C30" w:rsidP="008A6731">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Introduction</w:t>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="42879DDF" w14:textId="5F8CF944" w:rsidR="00181D4C" w:rsidRPr="00181D4C" w:rsidRDefault="00181D4C" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Introduction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AABCFA" w14:textId="50919883" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="00E407FC" w:rsidP="00CE1351">
+    <w:p w14:paraId="7AFEF2E9" w14:textId="144F5549" w:rsidR="0096586B" w:rsidRDefault="000F1363" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2277">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="009D18D2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> first paragraph after title should not have any indentation; no space before and after the title. The content for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>introduction must provide the research background and broader context necessary for readers across the journal's international readership to understand the significance of the work, identify the gap in existing knowledge that the study addresses, and understand why the work is of interest. A brief but focused literature review situating the work within the current state of the art is required; a comprehensive survey of the full field history is not appropriate for the introduction and should be reserved for dedicated review articles. The introduction should not summarise the results or conclusions of the work, which must appear in their designated sections. The research objectives must be stated explicitly and concisely at the close of the introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75B8D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>. The use of the International System of Units (SI) is strongly recommended; where alternative units are cited, their SI equivalents must be included</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t>Furthermore, manuscripts must be composed in clear, grammatically correct English. Authors bear the primary responsibility for thorough proofreading to ensure linguistic accuracy. As part of our commitment to academic integrity, all manuscripts will undergo plagiarism screening via Turnitin software during the editorial process.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CB6AAA" w14:textId="167EDA2F" w:rsidR="00181D4C" w:rsidRDefault="009D18D2" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The next paragraph should have 0.5cm indentation and zero space before and after the above paragraph. However, the paragraph before the next heading should have 6 pt spacing after the paragraph.</w:t>
+      </w:r>
+      <w:r w:rsidR="0096586B" w:rsidRPr="0096586B">
+        <w:t>[1] References must be numbered sequentially in square brackets (e.g., [1]) according to the order of first appearance in the text. The numbering in the reference list must correspond exactly to the order of citation in the manuscript. For multiple citations, use separate bracketed numbers (e.g., [1], [3], [5]). For consecutive references, a range may be indicated using a hyphen (e.g., [1]– [4]).</w:t>
+      </w:r>
+      <w:r w:rsidR="00097B63">
+        <w:t xml:space="preserve"> Maximum </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16A83">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00097B63">
+        <w:t>three citation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16A83">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00097B63">
+        <w:t xml:space="preserve"> for each statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F209876" w14:textId="435D712C" w:rsidR="001E1CD9" w:rsidRPr="00181D4C" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5CCE" w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sub-Section Headings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78966EB3" w14:textId="36CC13A6" w:rsidR="001E1CD9" w:rsidRDefault="000F1363" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve">Section headings must be numbered consecutively using Arabic numerals, starting with the Introduction as Section 1. All primary headings should be left-aligned, formatted in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2B73">
+        <w:t>IJAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve"> Heading 1 style, and capitalised in title case. Secondary headings (second level) should be numbered with two digits (e.g., 2.1, 2.2), formatted in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2B73">
+        <w:t>IJAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve"> Heading 2 style, with the first letter capitalised (title case).</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17A40">
+        <w:t xml:space="preserve"> Each heading should have 12 spaces before the heading.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8F09B4" w14:textId="116846EE" w:rsidR="009D18D2" w:rsidRPr="00181D4C" w:rsidRDefault="00181D4C" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="009D18D2" w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Third level headings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7308F824" w14:textId="77777777" w:rsidR="00181D4C" w:rsidRDefault="009D18D2" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve">Tertiary headings (third level) are numbered with three digits (e.g., </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve">.1.1), formatted in sentence case, and italicised. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve">eadings beyond the third level </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17A40">
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D">
+        <w:t xml:space="preserve"> not apply to this journal format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B1171B" w14:textId="1334FE35" w:rsidR="001E1CD9" w:rsidRPr="00181D4C" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5CCE" w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Materials and Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C35FF0A" w14:textId="77777777" w:rsidR="00793D86" w:rsidRDefault="0016478E" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve">The materials and methods section must provide sufficient detail to enable an independent researcher with relevant expertise to replicate the work. This reproducibility requirement serves as an editorial quality standard. If methods are previously published, they can be referenced instead of fully described; only key modifications to established methods need to be detailed. For experimental procedures, specify materials, instruments, reagents, experimental conditions, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">control procedures, and measurement uncertainty with adequate precision. For computational work, include all governing equations, boundary and initial conditions, numerical methods, convergence criteria, and software information, including version numbers. Clearly identify and justify all statistical methods used. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1CD9" w:rsidRPr="007A2277">
+        <w:t>The methodology should be detailed comprehensively to ensure reproducibility. Previously published methods must be appropriately cited, with only significant modifications requiring description.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FAEC99" w14:textId="5D53734F" w:rsidR="00793D86" w:rsidRPr="00793D86" w:rsidRDefault="00793D86" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00793D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.1 Tables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793D86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5950E827" w14:textId="1393B5C1" w:rsidR="00FF7547" w:rsidRPr="007A2277" w:rsidRDefault="00FF7547" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7547">
+        <w:t xml:space="preserve">Submit all tables as editable text (not images) using standard word-processing software. Place a brief, descriptive caption in sentence case directly above each table, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D18D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>with 6 pt spacing above and below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7547">
+        <w:t>. Number tables consecutively with Arabic numerals (Table 1, Table 2) in the order cited. Tables must be self-explanatory. Use footnotes below the table only to define non-standard abbreviations or indicate statistical significance; describe experimental procedures in the Materials and Methods section. Avoid vertical rules and cell shading. Place table legends after the main text, each on a separate page.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D">
+        <w:t xml:space="preserve"> If the table is split to the next page, the table header </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17A40">
+        <w:t>needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D">
+        <w:t xml:space="preserve"> to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17A40">
+        <w:t>rewritten</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D">
+        <w:t xml:space="preserve"> based on the previous page. The table content should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17A40">
+        <w:t>written</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D">
+        <w:t xml:space="preserve"> in centre or left alignment only. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17A40">
+        <w:t>The table should be mentioned in the text and in the correct sequence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671CCA6B" w14:textId="334601D9" w:rsidR="001E1CD9" w:rsidRPr="007A2277" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="TableCaption"/>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E407FC">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="001E1CD9">
+      <w:r w:rsidRPr="007A2277">
         <w:t>Table 1. Table caption (please ensure no period is placed at the end of the caption)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1672"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1672"/>
+        <w:gridCol w:w="1966"/>
+        <w:gridCol w:w="1660"/>
+        <w:gridCol w:w="1660"/>
+        <w:gridCol w:w="572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w14:paraId="514C9290" w14:textId="77777777" w:rsidTr="00434C99">
+      <w:tr w:rsidR="00E307E8" w:rsidRPr="007A2277" w14:paraId="514C9290" w14:textId="4D2803C5" w:rsidTr="00EC76AB">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="568E4A67" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00434C99">
+          <w:p w14:paraId="568E4A67" w14:textId="3637CE7F" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Column number 1</w:t>
+              <w:t>Parameter description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BC941F6" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00434C99">
+          <w:p w14:paraId="2BC941F6" w14:textId="66F07736" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Column number 2</w:t>
+              <w:t>Parameter value 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62F44D76" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00434C99">
+          <w:p w14:paraId="62F44D76" w14:textId="5CECE3CA" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Column number 3</w:t>
+              <w:t>Parameter value 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13256AB8" w14:textId="51419971" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w14:paraId="24775BF5" w14:textId="77777777" w:rsidTr="00434C99">
+      <w:tr w:rsidR="00E307E8" w:rsidRPr="007A2277" w14:paraId="24775BF5" w14:textId="1D7BD9A1" w:rsidTr="00EC76AB">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="019F9155" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00434C99">
+          <w:p w14:paraId="019F9155" w14:textId="36A59DF1" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Parameter 1 (N)</w:t>
+              <w:t xml:space="preserve">Parameter 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61971662" w14:textId="1A1A0859" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00750515">
+          <w:p w14:paraId="61971662" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
-              <w:ind w:right="539"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>12.3</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C42A9C1" w14:textId="73BEEF8F" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="0003343F">
+          <w:p w14:paraId="7C42A9C1" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
-              <w:ind w:right="454"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
-            <w:r w:rsidR="0003343F">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3358C596" w14:textId="5CA86694" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>0</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w14:paraId="02990F82" w14:textId="77777777" w:rsidTr="00434C99">
+      <w:tr w:rsidR="00E307E8" w:rsidRPr="007A2277" w14:paraId="02990F82" w14:textId="6FA0EBFF" w:rsidTr="00EC76AB">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="120F8FD0" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00434C99">
+          <w:p w14:paraId="120F8FD0" w14:textId="74B78425" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Parameter 2 (kg)</w:t>
+              <w:t xml:space="preserve">Parameter 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A0CCED0" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00750515">
+          <w:p w14:paraId="7A0CCED0" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
-              <w:ind w:right="539"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>34.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="586700DD" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="0003343F">
+          <w:p w14:paraId="586700DD" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
-              <w:ind w:right="454"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>12.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B8A940B" w14:textId="5C5B9434" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w14:paraId="7684B451" w14:textId="77777777" w:rsidTr="00434C99">
+      <w:tr w:rsidR="00E307E8" w:rsidRPr="007A2277" w14:paraId="7684B451" w14:textId="5E5E2DF4" w:rsidTr="00EC76AB">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44F48CF2" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00434C99">
+          <w:p w14:paraId="44F48CF2" w14:textId="5B783426" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Parameter 3 (mm)</w:t>
+              <w:t>Parameter 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74D00BE3" w14:textId="4959A107" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00750515">
+          <w:p w14:paraId="74D00BE3" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
-              <w:ind w:right="539"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>25</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C64EA7D" w14:textId="647D46A2" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="0003343F">
+          <w:p w14:paraId="6C64EA7D" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
             <w:pPr>
-              <w:ind w:right="454"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="0003343F">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E15E02D" w14:textId="12F148A5" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00A159DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.00</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="177B2DB2" w14:textId="77777777" w:rsidR="00884E51" w:rsidRDefault="00884E51" w:rsidP="00884E51">
+    <w:p w14:paraId="50DE8A2D" w14:textId="3454AF02" w:rsidR="00793D86" w:rsidRPr="00793D86" w:rsidRDefault="00793D86" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="00793D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equations </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0314EBA7" w14:textId="4393C862" w:rsidR="001E1CD9" w:rsidRDefault="00351BCB" w:rsidP="00884E51">
+    <w:p w14:paraId="0314EBA7" w14:textId="3D2E0A85" w:rsidR="001E1CD9" w:rsidRPr="00EE070A" w:rsidRDefault="00EE070A" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
-[...4 lines deleted...]
-        <w:t>symbols and variables are clearly defined upon their first mention in the text. Complex equations should be presented on separate lines to maintain clarity and professionalism.</w:t>
+      <w:r w:rsidRPr="00EE070A">
+        <w:t xml:space="preserve">Submit all equations as editable text using </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Microsoft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE070A">
+        <w:t>Word Equation Editor or MathType, not as images. Use a solidus (X/Y) for simple fractions in running text. Italici</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE070A">
+        <w:t>e variables, bold vectors and matrices, and set standard functions (log, sin, exp) in Roman type; write powers of e as "exp". Display complex or multi-line equations on separate lines, numbered consecutively with right-aligned Arabic numerals in parentheses (e.g., Eq. (1), Eqs. (2–3)). Appendix equations use the appendix letter as a prefix</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, such as (Eq. A1, B2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE070A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9808" w:type="dxa"/>
+        <w:tblW w:w="9865" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
-        <w:gridCol w:w="737"/>
+        <w:gridCol w:w="794"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w14:paraId="4799A187" w14:textId="77777777" w:rsidTr="00884E51">
+      <w:tr w:rsidR="001E1CD9" w:rsidRPr="007A2277" w14:paraId="4799A187" w14:textId="77777777" w:rsidTr="00854632">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54A10849" w14:textId="377065C8" w:rsidR="001E1CD9" w:rsidRPr="00CE1351" w:rsidRDefault="00BC708C" w:rsidP="00CE1351">
+          <w:p w14:paraId="54A10849" w14:textId="12454354" w:rsidR="001E1CD9" w:rsidRPr="00AC07D2" w:rsidRDefault="00933653" w:rsidP="00A159DC">
             <w:pPr>
               <w:pStyle w:val="FigContent"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
-                        <w:b/>
-                        <w:bCs/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <m:t>X</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <m:t>best</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:bCs/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <m:t>t</m:t>
                     </m:r>
                   </m:e>
                 </m:d>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="p"/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <m:t>=</m:t>
                 </m:r>
                 <m:func>
                   <m:funcPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:bCs/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:funcPr>
                   <m:fName>
                     <m:limLow>
                       <m:limLowPr>
                         <m:ctrlPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             <w:bCs/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:limLowPr>
                       <m:e>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="p"/>
                           </m:rPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <m:t>min</m:t>
                         </m:r>
                       </m:e>
                       <m:lim>
                         <m:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <m:t>i</m:t>
                         </m:r>
                         <m:r>
                           <m:rPr>
                             <m:sty m:val="p"/>
                           </m:rPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <m:t>∈1,….,</m:t>
                         </m:r>
                         <m:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <m:t>n</m:t>
                         </m:r>
                       </m:lim>
                     </m:limLow>
                   </m:fName>
                   <m:e>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             <w:bCs/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <m:t>fit</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <m:t>i</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="b"/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <m:t>(</m:t>
                     </m:r>
                     <m:r>
-                      <m:rPr>
-[...1 lines deleted...]
-                      </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <m:t>X</m:t>
                     </m:r>
                     <m:d>
                       <m:dPr>
                         <m:ctrlPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:dPr>
                       <m:e>
                         <m:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <m:t>t</m:t>
                         </m:r>
                       </m:e>
                     </m:d>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <m:t>)</m:t>
                     </m:r>
                   </m:e>
                 </m:func>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C7AF37" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="003575E4">
+          <w:p w14:paraId="40C7AF37" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="007A2277" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
             <w:pPr>
               <w:pStyle w:val="FigContent"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E1CD9">
+            <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25DDD043" w14:textId="51DC3158" w:rsidR="001E1CD9" w:rsidRPr="00351BCB" w:rsidRDefault="00351BCB" w:rsidP="00E407FC">
+    <w:p w14:paraId="7B2D7B0C" w14:textId="77777777" w:rsidR="002B182A" w:rsidRDefault="002B182A" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75B8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Each equation must be left-aligned with 6-point spacing above and below.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75B8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please ensure all symbols and variables are clearly defined upon their first mention in the text.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve"> Complex equations should be presented on separate lines to maintain clarity and professionalism.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Each equation should be in sequence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582875C5" w14:textId="77777777" w:rsidR="002B182A" w:rsidRPr="007A2277" w:rsidRDefault="002B182A" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Figures must be self-explanatory and accompanied by concise yet descriptive captions. The journal accepts high-resolution formats, including PNG, EPS, TIFF, JPEG, and BMP. To ensure optimal print and digital quality, grayscale images should have a minimum resolution of 600 dpi, while colour images must be at least 300 dpi. All figures should be numbered sequentially according to their appearance in the text (e.g., Figure 1, Figure 2). For multi-part figures, individual components should be clearly labelled (e.g., Figure 1(a), Figure 1(b)). Captions must be written in sentence case, positioned below the image, centre-aligned, and should not conclude with a period.</w:t>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B734D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="276EC88C" wp14:editId="60106266">
+            <wp:extent cx="3469064" cy="2395220"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="112488270" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="112488270" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect l="1020" t="1877" r="1075" b="1316"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3559978" cy="2457991"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:tbl>
-[...86 lines deleted...]
-    <w:p w14:paraId="27DAFF21" w14:textId="77777777" w:rsidR="00351BCB" w:rsidRPr="00434C99" w:rsidRDefault="00351BCB" w:rsidP="00434C99">
+    <w:p w14:paraId="543A35A2" w14:textId="6F9BBE17" w:rsidR="002B182A" w:rsidRDefault="002B182A" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="FigureCaption"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00434C99">
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2277">
         <w:t>Figure 1. Figure caption (please ensure no period is placed at the end of the caption)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B72DE2" w14:textId="34861539" w:rsidR="001E1CD9" w:rsidRDefault="00351BCB" w:rsidP="00884E51">
+    <w:p w14:paraId="31BAC7EA" w14:textId="518F228E" w:rsidR="00793D86" w:rsidRPr="00793D86" w:rsidRDefault="00793D86" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
-        <w:t>Source codes and algorithms should be formatted using Courier New (font size 9) and must be presented in a justified layout. To ensure clarity, code snippets should be clearly separated from the main text and, where necessary, enclosed within a frame or box. If multiple algorithms are included, they should be numbered consecutively (e.g., Algorithm 1, Algorithm 2) and accompanied by a concise title.</w:t>
+      <w:r w:rsidRPr="00793D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E8F0A5" w14:textId="77777777" w:rsidR="00C0611B" w:rsidRPr="00351BCB" w:rsidRDefault="00C0611B" w:rsidP="00CE1351">
+    <w:p w14:paraId="25DDD043" w14:textId="5B9A0D87" w:rsidR="001E1CD9" w:rsidRDefault="00C25FC7" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25FC7">
+        <w:t>Submit figures as PNG, EPS, TIFF, JPEG, or BMP (grayscale ≥600 dpi; colour ≥300 dpi). Cite all figures in the text and number them with Arabic numerals in order of appearance (e.g., Figure 1, Figure 2); label multi-panel figures as Figure</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C25FC7">
+        <w:t>1(a), Figure 1(b), etc. Place a brief, descriptive caption in sentence case directly below each figure, without a closing period</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ensure the figure has 6-point spacing before and after the paragraph, and apply the same spacing to every subsequent figure.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17A40">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do not duplicate table data.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C25FC7">
+        <w:t xml:space="preserve"> Colour figures appear online, so ensure they remain clear in grayscale for print. Remove all boundary lines so that only the plot area and legend sit within the plot, and make sure every figure and its text are sharp and legible.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C25FC7">
+        <w:t>Ensure no boundary lines are visible on any figure. Only the plot area and legend should be within the plot boundaries. The figure must be clear, and all text must be legible.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351BCB" w:rsidRPr="007A2277">
+        <w:t xml:space="preserve">Captions must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00351BCB" w:rsidRPr="007A2277">
+        <w:lastRenderedPageBreak/>
+        <w:t>written in sentence case, positioned below the image, centre-aligned, and should not conclude with a period.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D">
+        <w:t xml:space="preserve"> In</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D" w:rsidRPr="00D75B8D">
+        <w:t xml:space="preserve"> the Figure the font size must be at least 75% of the main text. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B8D">
+        <w:t>Figures from AI should not have a watermark. If the figure is sourced from other sources, the author needs to provide proof of permission to republish.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17A40">
+        <w:t xml:space="preserve"> Do not leave any blank space on a page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACBAAD5" w14:textId="793946CA" w:rsidR="00793D86" w:rsidRDefault="00793D86" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00793D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algorithms </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B72DE2" w14:textId="6B4A2504" w:rsidR="001E1CD9" w:rsidRDefault="00351BCB" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve">Source </w:t>
+      </w:r>
+      <w:r w:rsidR="00090D8F" w:rsidRPr="007A2277">
+        <w:t>code and algorithms should be formatted in Courier New (9-point font)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0C03">
+        <w:t xml:space="preserve">, italic </w:t>
+      </w:r>
+      <w:r w:rsidR="00090D8F" w:rsidRPr="007A2277">
+        <w:t>and presented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:t xml:space="preserve"> in a justified layout. To ensure clarity, code snippets should be clearly separated from the main text and, where necessary, enclosed within a frame or box. If multiple algorithms are included, they should be numbered consecutively (e.g., Algorithm 1, Algorithm 2) and accompanied by a concise title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1056C6B1" w14:textId="77777777" w:rsidR="00D17A40" w:rsidRPr="007A2277" w:rsidRDefault="00D17A40" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72680D57" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="00351BCB" w:rsidRDefault="001E1CD9" w:rsidP="00C0611B">
+    <w:p w14:paraId="72680D57" w14:textId="5FE77491" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>rand &lt; Jr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD4C56F" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="00351BCB" w:rsidRDefault="001E1CD9" w:rsidP="00C0611B">
+    <w:p w14:paraId="1CD4C56F" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A6EC7F" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="00351BCB" w:rsidRDefault="001E1CD9" w:rsidP="00C0611B">
+    <w:p w14:paraId="29A6EC7F" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>apply COOBL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CB8E52" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="00351BCB" w:rsidRDefault="001E1CD9" w:rsidP="00C0611B">
+    <w:p w14:paraId="03CB8E52" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">else </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331F8C86" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="00351BCB" w:rsidRDefault="001E1CD9" w:rsidP="00C0611B">
+    <w:p w14:paraId="331F8C86" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>check stopping condition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5EB503" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="00351BCB" w:rsidRDefault="001E1CD9" w:rsidP="00C0611B">
+    <w:p w14:paraId="5C5EB503" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
+      <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>else</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C98DC4E" w14:textId="77777777" w:rsidR="00C0611B" w:rsidRDefault="00C0611B" w:rsidP="00CE1351">
+    <w:p w14:paraId="050C619C" w14:textId="77777777" w:rsidR="00284AA3" w:rsidRDefault="00284AA3" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F984417" w14:textId="5567AAB2" w:rsidR="00351BCB" w:rsidRPr="007A2277" w:rsidRDefault="00351BCB" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2277">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This section must provide a comprehensive account of the research design, sampling strategy, and data collection procedures. Authors should clearly delineate the rationale behind the chosen methodology and, where applicable, describe the instruments used for data acquisition. To ensure ethical standards, information regarding participant recruitment and ethical approval (if relevant) should also be included. These details are essential to allow for the validation and potential replication of the study by other researchers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457F6E44" w14:textId="77777777" w:rsidR="00351BCB" w:rsidRDefault="00351BCB" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="007A2277">
+        <w:t>The use of flowcharts or diagrams to illustrate the research process is highly encouraged.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F984417" w14:textId="0164A19E" w:rsidR="00351BCB" w:rsidRDefault="00351BCB" w:rsidP="00CE1351">
+    <w:p w14:paraId="12BF842F" w14:textId="1BF8CAB3" w:rsidR="0015394A" w:rsidRPr="00793D86" w:rsidRDefault="0015394A" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
-        <w:t>This section must provide a comprehensive account of the research design, sampling strategy, and data collection procedures. Authors should clearly delineate the rationale behind the chosen methodology and, where applicable, describe the instruments used for data acquisition. To ensure ethical standards, information regarding participant recruitment and ethical approval (if relevant) should also be included. These details are essential to allow for the validation and potential replication of the study by other researchers.</w:t>
+      <w:r w:rsidRPr="00793D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 Abbreviations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457F6E44" w14:textId="77777777" w:rsidR="00351BCB" w:rsidRPr="001E1CD9" w:rsidRDefault="00351BCB" w:rsidP="00351BCB">
+    <w:p w14:paraId="6DAC23A9" w14:textId="77777777" w:rsidR="00181D4C" w:rsidRDefault="003A2313" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
-        <w:t>The use of flowcharts or diagrams to illustrate the research process is highly encouraged.</w:t>
+      <w:r w:rsidRPr="003A2313">
+        <w:t>All abbreviations should be defined when first introduced in the main text. A list of abbreviations may also be included at the end of the manuscript, after the references. Abbreviations in the abstract must be explained within the abstract itself, even if they are defined in the main text. Authors are strongly encouraged to use SI (International System of Units) units throughout the document. If other unit systems are used for disciplinary standards or to align with cited literature, the SI equivalent must also be provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27502E01" w14:textId="27109C11" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00434C99">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E1CD9">
+    <w:p w14:paraId="27502E01" w14:textId="30E57451" w:rsidR="001E1CD9" w:rsidRPr="00181D4C" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00CE1351">
+      <w:r w:rsidR="007A2277" w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Results and Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB17E87" w14:textId="77777777" w:rsidR="007D79A0" w:rsidRDefault="007D79A0" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Results and discussion can be presented either as separate subsections or combined into one, based on what best enhances clarity. Results should be clear and precise, including measures of uncertainty, statistical significance, and replication. The discussion should place the findings within the context of existing literature, highlight their importance, address any discrepancies or unexpected results, and note limitations that affect the scope or generalisability. Avoid excessive citation and re-description of previous work; instead, focus on interpreting and contextualising the new findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791D087D" w14:textId="77777777" w:rsidR="00181D4C" w:rsidRDefault="00351BCB" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2277">
+        <w:t>Sub-headings may be used to structure the discussion into key thematic areas for better readability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E981BFC" w14:textId="75131BC3" w:rsidR="001E1CD9" w:rsidRPr="00181D4C" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2277" w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092B26CC" w14:textId="77777777" w:rsidR="00181D4C" w:rsidRDefault="00756379" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00756379">
+        <w:t>The conclusions section should provide a clear, focused summary of the main findings and their significance. It must directly address the goals outlined in the introduction, reaffirm the study's key findings, and discuss the practical and theoretical implications of the results. Instead of just repeating the abstract or listing the results, it should synthesise and interpret the findings in relation to the objectives and the broader field. Authors may also highlight unresolved questions or propose future research directions based on the current study's limitations or scope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1722F863" w14:textId="296E57CD" w:rsidR="001E1CD9" w:rsidRPr="00181D4C" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396C5C86" w14:textId="77777777" w:rsidR="00181D4C" w:rsidRDefault="005F73B9" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F73B9">
+        <w:t xml:space="preserve">The Acknowledgements section should list all individuals who helped with the research or manuscript but do not meet the ICMJE authorship criteria. Contributions must be specified by name and type, such as statistical advice, lab support, or language editing. Each individual’s acknowledgement must be confirmed by them before submission. Funding sources are not to be included here but should be reported in the separate Funding subsection below. Any institutional contributions must also be acknowledged in this section. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EDA116" w14:textId="4DF13433" w:rsidR="00015719" w:rsidRPr="00181D4C" w:rsidRDefault="00015719" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724D4F61" w14:textId="45FEB3DC" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t>This work was supported by [</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D77">
+        <w:t>Source of f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t xml:space="preserve">unding </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D77">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t>ody]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D77">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t xml:space="preserve"> including the [Type of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D77">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t xml:space="preserve">rant] and [Grant </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D77">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t xml:space="preserve">umber: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t>].</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E1CD9">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Discussion</w:t>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t>If no specific funding was available for the research, the following mandatory statement must be included</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065DBA">
+        <w:t>This study was not supported by any grants from funding bodies in the public, private, or not-for-profit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:t xml:space="preserve"> sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBB0C0F" w14:textId="57180050" w:rsidR="00351BCB" w:rsidRDefault="00351BCB" w:rsidP="00CE1351">
+    <w:p w14:paraId="05FE1920" w14:textId="77777777" w:rsidR="00677DCA" w:rsidRDefault="00677DCA" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>The Results and Discussion sections may be integrated for a more cohesive presentation. Results should be reported clearly and concisely, focusing on the most significant findings. The discussion must provide a critical interpretation of these results, articulating their significance in relation to existing literature and the original research questions. Authors should avoid excessive citations or redundant repetition of previously published material. Instead, the focus should remain on highlighting the novel contributions and broader implications of the study.</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677DCA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaration of Competing Interests </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED0D1BB" w14:textId="7AA97BA8" w:rsidR="00351BCB" w:rsidRDefault="00351BCB" w:rsidP="00434C99">
+    <w:p w14:paraId="195EC90F" w14:textId="366DFF3E" w:rsidR="00181D4C" w:rsidRDefault="00F2667C" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
-        <w:t>Sub-headings may be used to structure the discussion into key thematic areas for better readability.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">A competing interest is any financial, professional, personal, or institutional connection that could influence the research. Disclosure ensures transparency, not an admission of bias. Authors must declare all relevant interests from the three years before the research, and any earlier ones that could still be perceived as a bias. Financial interests include employment, stocks or options, consultation fees, honoraria, paid expert testimony, royalties, and related patents in organisations with </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>a stake in the outcome. Non-financial interests include unpaid leadership roles, relevant personal or professional relationships, and strongly held beliefs on the subject. These obligations extend to immediate family members. Authors with editorial or advisory roles at journal must notify the editorial office before submission and include a recusal statement in the Declaration of Competing Interests.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The authors declare no conflicts of interest OR The authors declare no relevant financial or non-financial conflicts of interest OR All authors certify that they have no affiliations with any organisation with a financial or non-financial interest in the subject matter of this manuscript'</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E981BFC" w14:textId="083D0074" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00434C99">
-[...6 lines deleted...]
-      <w:r w:rsidR="00CE1351">
+    <w:p w14:paraId="163334DE" w14:textId="5CD95A01" w:rsidR="001E1CD9" w:rsidRPr="00181D4C" w:rsidRDefault="00582C7D" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">CRediT Author Contribution Statement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709C2FE4" w14:textId="77777777" w:rsidR="007117FA" w:rsidRDefault="007117FA" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The journal requires that every manuscript include a CRediT Author Contribution Statement using the 14 standardised NISO CRediT roles. This statement complements, but does not replace, the ICMJE authorship criteria; all named authors must still meet the four ICMJE requirements, with CRediT specifying each author's contribution. It appears below the Funding information and is submitted as structured metadata for accurate bibliometric attribution. The corresponding author must complete the statement in consultation with all co-authors and confirm their agreement before submission. Role assignments must reflect actual contributions; inflated, fabricated, or inaccurate assignments will be treated as authorship misconduct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B66A8F" w14:textId="4A9BC80B" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00015719">
+        <w:t xml:space="preserve">To ensure consistency, authors are recommended to adopt the following standard roles: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conceptualisation; Methodology; Validation; </w:t>
+      </w:r>
+      <w:r w:rsidR="00181D4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nalysis; Data curation; Investigation; Resources; Software; Visualisation; Writing</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">original draft; Writing </w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00181D4C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>revise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; Funding acquisition; Project administration; Supervision.</w:t>
+      </w:r>
+      <w:r w:rsidR="0096586B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For further details </w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0096586B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n writing the author contribution statement, the author can refer to the author guideline</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0096586B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E1CD9">
-        <w:t>Conclusions</w:t>
+      <w:r w:rsidR="002B182A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>on the</w:t>
+      </w:r>
+      <w:r w:rsidR="0096586B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IJAME website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708B2336" w14:textId="77777777" w:rsidR="00351BCB" w:rsidRDefault="00351BCB" w:rsidP="00CE1351">
+    <w:p w14:paraId="4362A79F" w14:textId="77777777" w:rsidR="007117FA" w:rsidRDefault="007117FA" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00351BCB">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1722F863" w14:textId="63DB5650" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00434C99">
-[...5 lines deleted...]
-        <w:t>Acknowledgements</w:t>
+    <w:p w14:paraId="4822C165" w14:textId="32E62D3F" w:rsidR="00015719" w:rsidRPr="007117FA" w:rsidRDefault="00015719" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007117FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7AA0B9" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00434C99">
+    <w:p w14:paraId="78622A89" w14:textId="4D3B9661" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00015719">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M.M. Rahman:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00015719">
+        <w:t>Conceptualisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00015719">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00181D4C">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:t xml:space="preserve">nalysis; </w:t>
+      </w:r>
+      <w:r w:rsidR="00181D4C">
+        <w:t xml:space="preserve">Validation; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00015719">
+        <w:t>Visualisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00015719">
+        <w:t>; Supervision</w:t>
+      </w:r>
+      <w:r w:rsidR="00181D4C">
+        <w:t>; Writing-review &amp; revise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245C0E36" w14:textId="77777777" w:rsidR="00181D4C" w:rsidRDefault="00015719" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00015719">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>W.T. Urmi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:t xml:space="preserve"> Methodology; </w:t>
+      </w:r>
+      <w:r w:rsidR="00181D4C">
+        <w:t xml:space="preserve">Analysis; Investigation; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:t>Data curation; Writing – original draft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1711E024" w14:textId="1166807E" w:rsidR="001E1CD9" w:rsidRPr="00181D4C" w:rsidRDefault="00434C99" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Availability of Data and Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D79EC82" w14:textId="50D0CBF8" w:rsidR="00181D4C" w:rsidRDefault="00015719" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00015719">
-        <w:t>This section should acknowledge individuals, organizations, or institutions that contributed to the research but do not meet the formal criteria for authorship. Authors are responsible for ensuring that all individuals named in this section have provided their consent to be acknowledged.</w:t>
+        <w:t>To promote transparency and ensure reproducibility, authors must provide a clear statement regarding the accessibility of the data, materials, and source code utili</w:t>
+      </w:r>
+      <w:r w:rsidR="0027007E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015719">
+        <w:t>ed in the study. Authors are required to select and adapt one of the following standard statements as applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434C99">
+        <w:t>The datasets generated and/or analysed during the current study are available from the corresponding author on reasonable request.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434C99">
+        <w:t>The datasets generated and/or analysed during the current study are available in the [Repository Name] at [Persistent Link/DOI].</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434C99">
+        <w:t>Data sharing is not applicable to this article as no new datasets were generated or analysed in this study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E74DA76" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00434C99">
+    <w:p w14:paraId="3413F449" w14:textId="239F3326" w:rsidR="001E1CD9" w:rsidRPr="00181D4C" w:rsidRDefault="00434C99" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ethics Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033B3307" w14:textId="4F3C1D82" w:rsidR="00FF2B73" w:rsidRPr="002B182A" w:rsidRDefault="005830F5" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00015719">
-        <w:t>Furthermore, funding sources must be listed using a standardized format to comply with funder requirements. Please adhere to the following guidelines:</w:t>
+      <w:bookmarkStart w:id="3" w:name="_Hlk210725313"/>
+      <w:r w:rsidRPr="005830F5">
+        <w:t xml:space="preserve">An ethics statement is required for all research involving human participants, animals, or sensitive personal data. For human participants, provide the ethics committee or IRB name, approval reference number, and approval date, and confirm adherence to the approved protocol and the Declaration of Helsinki (2013 revision) or relevant national guidelines. For animal studies, confirm compliance with applicable welfare laws and institutional policies, including the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">name of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B182A">
+        <w:t>approving committee, approval number, and date. For personal data, confirm compliance with the Malaysian Personal Data Protection Act 2010 and other relevant international privacy laws. If ethics review was waived (e.g., for publicly available secondary data or anonymised records), state the basis. The Editor-in-Chief may request ethics approval documents at any time during the review process.</w:t>
+      </w:r>
+      <w:r w:rsidR="00181D4C" w:rsidRPr="002B182A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00015719" w:rsidRPr="002B182A">
+        <w:t>All research must demonstrate strict compliance with institutional, national, and international ethical standards. Authors should select and adapt the most relevant statement</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A" w:rsidRPr="002B182A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00015719" w:rsidRPr="002B182A">
+        <w:t xml:space="preserve">Human Data or Participation: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3673" w:rsidRPr="002B182A">
+        <w:t xml:space="preserve">The study was conducted in accordance with the Declaration of Helsinki and approved by [Name of Ethics Committee] (Approval No. [XXXX]; Approval body name, Approval Date: [DD/MM/YYYY]). </w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3673" w:rsidRPr="002B182A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3673" w:rsidRPr="002B182A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t>informed</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3673" w:rsidRPr="002B182A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3673" w:rsidRPr="002B182A">
+        <w:t xml:space="preserve"> from all participants.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A" w:rsidRPr="002B182A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00015719" w:rsidRPr="002B182A">
+        <w:t>Animal Studies: All experimental procedures involving animals were approved by the [Institutional Animal Care and Use Committee Name] (Approval No. [XXXX]) and conducted in accordance with relevant national and international guidelines and regulations.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00015719" w:rsidRPr="002B182A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Simulation or Secondary Data Studies: This study did not involve human participants or animal subjects. Ethical approval was therefore not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EDA116" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00434C99">
-[...4 lines deleted...]
-        <w:t>Funding</w:t>
+    <w:p w14:paraId="7B74CF88" w14:textId="727EBD90" w:rsidR="002C018E" w:rsidRDefault="002C018E" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C018E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Generative Artificial Intelligence Disclosure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E496FA8" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00065DBA" w:rsidRDefault="00015719" w:rsidP="00774240">
+    <w:p w14:paraId="79289DFC" w14:textId="6557A3D2" w:rsidR="00181D4C" w:rsidRPr="00FC3548" w:rsidRDefault="00E3742A" w:rsidP="00FC3548">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
-        <w:ind w:left="284" w:hanging="284"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 'This work was supported by [Name of Funding Body] including the [Type of Grant] and [Grant Number: xxxxx].' (Note: Detailed descriptions of the programmes, grants, or awards are not required).</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3742A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AI-based tools were used solely for language editing and grammar refinement. No AI content generation or data interpretation was performed. All intellectual contributions are original and solely attributable to the authors.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B182A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3742A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>All AI content was reviewed and verified by the authors for accuracy and originality. Final interpretations and conclusions are the sole responsibility of the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BBA101" w14:textId="530A4153" w:rsidR="00CE1351" w:rsidRDefault="00015719" w:rsidP="00774240">
-[...48 lines deleted...]
-    <w:p w14:paraId="6BE64343" w14:textId="77777777" w:rsidR="00CE1351" w:rsidRPr="00CD0F0D" w:rsidRDefault="00CE1351" w:rsidP="00CE1351">
+    <w:p w14:paraId="4610178A" w14:textId="2B0EFDBA" w:rsidR="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00A159DC">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B231D71" w14:textId="491FCE3D" w:rsidR="00F55D96" w:rsidRPr="00D64035" w:rsidRDefault="00F55D96" w:rsidP="00854632">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[1]</w:t>
+      </w:r>
+      <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F93F4C" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. J. Martinez and C. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Canudas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-de-Wit, “A safe longitudinal control for adaptive cruise control and stop-and-go scenarios,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IEEE Transactions on Control Systems Technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vol. 15, no. 2, pp. 246–258, 2007.</w:t>
+      </w:r>
+      <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://doi.org/</w:t>
+        </w:r>
+        <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>10.1109/TCST.2006.886432</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2D40F4" w14:textId="044723D4" w:rsidR="00F55D96" w:rsidRPr="00D64035" w:rsidRDefault="00F55D96" w:rsidP="00854632">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93F4C" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">T. Stanger and L. Del Re, “A model predictive cooperative adaptive cruise control approach,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proceedings of the 2013 American Control Conference (ACC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, pp. 1374–1379, 2013</w:t>
+      </w:r>
+      <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1109/ACC.2013.6580028</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C21C6BB" w14:textId="1332F627" w:rsidR="00F55D96" w:rsidRPr="00D64035" w:rsidRDefault="00F55D96" w:rsidP="00854632">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93F4C" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">C. Piao, J. Gao, Q. Yang, and J. Shi, “Adaptive cruise control method based on hierarchical control and multi-objective optimization,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transactions of the Institute of Measurement and Control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vol. 45, no. 7, pp. 1298–1312, 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1177/01423312221137508</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004764DE" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C8C473" w14:textId="1396C710" w:rsidR="00F55D96" w:rsidRDefault="00F55D96" w:rsidP="00854632">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93F4C" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">F. Kamil, F. H. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gburi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kadhom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and B. A. Kalaf, “Fuzzy logic-based control for intelligent vehicles: A survey,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AIP Conference Proceedings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vol. 3092, Art. no. 040017, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93F4C" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00F93F4C" w:rsidRPr="00D64035">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1063/5.0199602</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F93F4C" w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC1CFBC" w14:textId="77777777" w:rsidR="00D64035" w:rsidRDefault="00D64035" w:rsidP="00854632">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[5]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arthanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nuryadin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sumarah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et al., "Discharge and thermal distribution characteristics of electric vehicle battery pack in closed circuit system," </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>International Journal of Automotive and Mechanical Engineering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vol. 21, no. 1, pp. 11166–11175, 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="009F0B56">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.15282/ijame.21.1.2024.17.0863</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB0B77F" w14:textId="2D10FFBD" w:rsidR="00D64035" w:rsidRDefault="00D64035" w:rsidP="00854632">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[6]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0754" w:rsidRPr="00BB0754">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K. T. Ulrich, S. D. Eppinger, and M. C. Yang, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0754">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0754" w:rsidRPr="00BB0754">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Product design and development</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0754" w:rsidRPr="00BB0754">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0754">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0754" w:rsidRPr="00BB0754">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7th ed. New York, USA: McGraw-Hill Education, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE9A274" w14:textId="5C34C5A1" w:rsidR="00215EFC" w:rsidRPr="00D64035" w:rsidRDefault="00215EFC" w:rsidP="00854632">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[7] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00215EFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A. Kumar and R. Singh, “Energy-aware scheduling for edge computing workloads,” IEEE Transactions on Cloud Computing, early access, 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00215EFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="009F0B56">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://ieeexplore.ieee.org/document/10545338</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA84AE7" w14:textId="6D4AFCE7" w:rsidR="00F55D96" w:rsidRPr="00D64035" w:rsidRDefault="00F55D96" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>CRediT Authorship Contribution Statement</w:t>
+        </w:rPr>
+        <w:t>Information o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F971BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64035">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> References </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761CA36C" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00CE1351">
-[...5 lines deleted...]
-        <w:t>Authors are encouraged to provide a detailed statement outlining their specific roles and contributions to the manuscript, in accordance with the journal’s authorship policy. The corresponding author is responsible for ensuring that all listed authors have reviewed and agreed upon the accuracy of their reported contributions.</w:t>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="5B4AFE5E" w14:textId="06F33994" w:rsidR="00DA55F6" w:rsidRDefault="00DA55F6" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Reference"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Adherence to the IEEE citation style is mandatory at the submission stage. Authors must ensure that all references are prepared in strict accordance with the IEEE formatting guidelines and the provided examples. Consistency must be maintained throughout the manuscript. Each reference entry must include the author(s)’ names, title of the article or chapter, full title of the journal or book, year of publication, volume number, issue number (if available), and complete page range. The inclusion of a Digital Object Identifier (DOI) is </w:t>
+      </w:r>
+      <w:r w:rsidR="0096586B">
+        <w:t xml:space="preserve">mandatory </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for all applicable references. The journal’s official formatting will be rigorously applied during the proofing stage, and any incomplete or missing metadata will be flagged for mandatory revision by the author.</w:t>
+      </w:r>
+      <w:r w:rsidR="0096586B">
+        <w:t xml:space="preserve"> Please follow the author guidelines in writing citation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D253E4" w14:textId="77777777" w:rsidR="00C0611B" w:rsidRDefault="00C0611B" w:rsidP="00C0611B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Content"/>
+    <w:p w14:paraId="6FA721FE" w14:textId="15F97C45" w:rsidR="00026C68" w:rsidRDefault="00DA55F6" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Reference"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relevance and sequencing: All cited sources must be relevant, current, and appropriately integrated into the manuscript. IEEE Referencing Style Specifications: The reference list must strictly conform to IEEE formatting requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB90D08" w14:textId="5CDEF9F2" w:rsidR="00026C68" w:rsidRDefault="00DA55F6" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t>Conceptualization</w:t>
+        <w:t xml:space="preserve">Author Nomenclature: Authors’ initials precede their surnames (e.g., M. M. Rahman). For works with up to six authors, all names must be listed. For more than six authors, list the first </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7470">
+        <w:t xml:space="preserve">three </w:t>
+      </w:r>
+      <w:r>
+        <w:t>author</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7470">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> followed by et al.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E93675" w14:textId="77777777" w:rsidR="00C0611B" w:rsidRDefault="00C0611B" w:rsidP="00C0611B">
-[...10 lines deleted...]
-        <w:pStyle w:val="Content"/>
+    <w:p w14:paraId="5093F9AD" w14:textId="476CB6DF" w:rsidR="00026C68" w:rsidRDefault="00DA55F6" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t>Methodology</w:t>
+        <w:t xml:space="preserve">Journal Articles: Author(s), “Title of the article,” </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2E42" w:rsidRPr="00DB7470">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Full</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7470">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal Name</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vol. x, no. x, pp. xxx–xxx, year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409BE770" w14:textId="77777777" w:rsidR="00C0611B" w:rsidRDefault="00C0611B" w:rsidP="00C0611B">
-[...10 lines deleted...]
-        <w:pStyle w:val="Content"/>
+    <w:p w14:paraId="4A95BDBB" w14:textId="2E0AB912" w:rsidR="00DA55F6" w:rsidRDefault="00DA55F6" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t>Software</w:t>
+        <w:t xml:space="preserve">Conference Papers: Author(s), “Title of the paper,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7470">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings of the Conference Name, location, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7470" w:rsidRPr="00DB7470">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vol., no., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7470">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pp. xxx–xxx</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7470" w:rsidRPr="00DB7470">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, year.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7470">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7470" w:rsidRPr="00DB7470">
+        <w:t>Doi or link</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193BC5DB" w14:textId="77777777" w:rsidR="00C0611B" w:rsidRDefault="00C0611B" w:rsidP="00C0611B">
-[...2 lines deleted...]
-        <w:ind w:left="284" w:firstLine="0"/>
+    <w:p w14:paraId="7DCF9654" w14:textId="5343BAA9" w:rsidR="00DA55F6" w:rsidRPr="009C2409" w:rsidRDefault="00DA55F6" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Reference"/>
+        <w:rPr>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Programming, software development; designing computer programs; implementation of the computer code and supporting algorithms; testing existing code components.</w:t>
+        <w:t>Citation Integrity and Self-Citation Policy: The journal upholds a strict policy against citation manipulation. Authors are required to minimise self-citations, which must not exceed 5 citations or 10% of the total number of references, whichever is lower. All citations must be academically justified and directly relevant to the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C38E1C0" w14:textId="77777777" w:rsidR="00C0611B" w:rsidRDefault="00C0611B" w:rsidP="00C0611B">
-[...9 lines deleted...]
-        <w:t>Validation</w:t>
+    <w:p w14:paraId="0041A433" w14:textId="77777777" w:rsidR="00516A7B" w:rsidRPr="00516A7B" w:rsidRDefault="00516A7B" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00516A7B">
+        <w:t>Citing References in Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3971DE" w14:textId="77777777" w:rsidR="00C0611B" w:rsidRDefault="00C0611B" w:rsidP="00C0611B">
-[...292 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="13FCC4BC" w14:textId="55420235" w:rsidR="005346C7" w:rsidRPr="005346C7" w:rsidRDefault="005346C7" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E1CD9">
-        <w:t>Ethics Statement</w:t>
+      <w:r w:rsidRPr="005346C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>To maintain editorial consistency, please apply the following formats:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E9C4A2" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00434C99">
-[...6 lines deleted...]
-        <w:t>Authors are required to provide a formal ethics statement for any study involving human participants, animal subjects, or sensitive data. All research must demonstrate strict compliance with institutional, national, and international ethical standards. Authors should select and adapt the most relevant statement from the examples below:</w:t>
+    <w:p w14:paraId="63141A97" w14:textId="77777777" w:rsidR="005346C7" w:rsidRPr="005346C7" w:rsidRDefault="005346C7" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005346C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Single Reference: “…as demonstrated in [1].”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0429669A" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00434C99" w:rsidRDefault="00015719" w:rsidP="00774240">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 'The study was conducted in accordance with the Declaration of Helsinki and approved by the [Name of Ethics Committee] (Approval No. [XXXX]). Informed consent was obtained from all participants involved in the study.'</w:t>
+    <w:p w14:paraId="154CF8D6" w14:textId="77777777" w:rsidR="005346C7" w:rsidRPr="005346C7" w:rsidRDefault="005346C7" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005346C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Multiple References: “…previous studies [3], [7], [12] have suggested…”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4351DD10" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00434C99" w:rsidRDefault="00015719" w:rsidP="00774240">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 'All experimental procedures involving animals were approved by the [Institutional Animal Care and Use Committee Name] (Approval No. [XXXX]) and conducted in accordance with relevant national and international guidelines and regulations.'</w:t>
+    <w:p w14:paraId="44F2E563" w14:textId="77777777" w:rsidR="005346C7" w:rsidRPr="005346C7" w:rsidRDefault="005346C7" w:rsidP="00A159DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005346C7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Range of References: “…recent advancements in heat transfer [15]–[19] illustrate…”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369A94B7" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00774240">
-[...681 lines deleted...]
-    <w:p w14:paraId="07BCDB21" w14:textId="77777777" w:rsidR="00BD401D" w:rsidRPr="00C83D07" w:rsidRDefault="00BD401D" w:rsidP="009063FD">
+    <w:p w14:paraId="07BCDB21" w14:textId="77777777" w:rsidR="00BD401D" w:rsidRPr="00C83D07" w:rsidRDefault="00BD401D" w:rsidP="00A159DC">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BD401D" w:rsidRPr="00C83D07" w:rsidSect="004424F5">
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="00BD401D" w:rsidRPr="00C83D07" w:rsidSect="001A79A7">
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
-      <w:pgNumType w:start="9307"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A0D191F" w14:textId="77777777" w:rsidR="00BC708C" w:rsidRDefault="00BC708C" w:rsidP="00312D99">
+    <w:p w14:paraId="79A2C0F9" w14:textId="77777777" w:rsidR="00933653" w:rsidRDefault="00933653" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CCA803B" w14:textId="77777777" w:rsidR="00BC708C" w:rsidRDefault="00BC708C" w:rsidP="00312D99">
+    <w:p w14:paraId="592CDF4D" w14:textId="77777777" w:rsidR="00933653" w:rsidRDefault="00933653" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="1A718611" w14:textId="77777777" w:rsidR="00BC708C" w:rsidRDefault="00BC708C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="200CC595" w14:textId="14DFAA93" w:rsidR="00E230AD" w:rsidRPr="009851FC" w:rsidRDefault="00E230AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="76DACFF7" w14:textId="77777777" w:rsidR="00854632" w:rsidRDefault="00854632">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...92 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:sdtPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="010B1546" w14:textId="5E227779" w:rsidR="00E230AD" w:rsidRPr="001A79A7" w:rsidRDefault="001A79A7" w:rsidP="00854632">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:id w:val="-1873063052"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>journal</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009851FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.ump.edu.my</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ijame</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009851FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="009851FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="009851FC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="009851FC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="009851FC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009851FC">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:bookmarkStart w:id="6" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="6"/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="-1297828782"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7726470B" w14:textId="2FC0B4DB" w:rsidR="00F61FDE" w:rsidRPr="00F61FDE" w:rsidRDefault="00F61FDE" w:rsidP="00F61FDE">
+      <w:p w14:paraId="7D164736" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4513"/>
             <w:tab w:val="center" w:pos="7230"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00F61FDE">
+        <w:r w:rsidRPr="00BD401D">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>*CORRESPONDING AUTHOR | A. Aut</w:t>
+          <w:t xml:space="preserve">*CORRESPONDING AUTHOR | </w:t>
         </w:r>
-        <w:r w:rsidR="005B1B30">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>h</w:t>
+          <w:t>A. Author</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F61FDE">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00F61FDE">
+        <w:r w:rsidRPr="00BD401D">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
-        <w:bookmarkStart w:id="3" w:name="_Hlk128729850"/>
-        <w:r w:rsidRPr="00F61FDE">
+        <w:bookmarkStart w:id="7" w:name="_Hlk128729850"/>
+        <w:r w:rsidRPr="00155D59">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:sym w:font="Wingdings" w:char="F02A"/>
+          <w:t></w:t>
         </w:r>
-        <w:bookmarkEnd w:id="3"/>
-        <w:r w:rsidRPr="00F61FDE">
+        <w:bookmarkEnd w:id="7"/>
+        <w:r w:rsidRPr="00BD401D">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve"> author@umpsa.edu.my</w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>author@gmail.com</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="5B44B1E9" w14:textId="19602A72" w:rsidR="00E230AD" w:rsidRPr="00F61FDE" w:rsidRDefault="00F61FDE" w:rsidP="00F61FDE">
+      <w:p w14:paraId="06FD4B03" w14:textId="20350621" w:rsidR="001A79A7" w:rsidRPr="001A79A7" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
-            <w:tab w:val="clear" w:pos="4513"/>
             <w:tab w:val="clear" w:pos="9026"/>
-            <w:tab w:val="center" w:pos="7230"/>
             <w:tab w:val="right" w:pos="9638"/>
           </w:tabs>
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00C0611B">
+        <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>© 202X The Authors. Published by Universiti Malaysia Pahang Al-Sultan Abdullah Press. This is an open access article under the CC BY-NC 4.0 license</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C0611B">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...8 lines deleted...]
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F61FDE">
+        <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00F61FDE">
+        <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00F61FDE">
+        <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00F61FDE">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-            <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F61FDE">
+        <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A9ED7CF" w14:textId="77777777" w:rsidR="00BC708C" w:rsidRDefault="00BC708C" w:rsidP="00312D99">
+    <w:p w14:paraId="4539ECBB" w14:textId="77777777" w:rsidR="00933653" w:rsidRDefault="00933653" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="747B417E" w14:textId="77777777" w:rsidR="00BC708C" w:rsidRDefault="00BC708C" w:rsidP="00312D99">
+    <w:p w14:paraId="3AA31A50" w14:textId="77777777" w:rsidR="00933653" w:rsidRDefault="00933653" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="24156CD0" w14:textId="77777777" w:rsidR="00BC708C" w:rsidRDefault="00BC708C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="65456AC5" w14:textId="651DF844" w:rsidR="00E230AD" w:rsidRPr="003F069B" w:rsidRDefault="003F069B" w:rsidP="003F069B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="675BEFEB" w14:textId="77777777" w:rsidR="00854632" w:rsidRDefault="00854632">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="720"/>
-[...5 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...104 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35BF9205" w14:textId="77777777" w:rsidR="003F069B" w:rsidRPr="00BF544E" w:rsidRDefault="003F069B" w:rsidP="003F069B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="20EDC6AB" w14:textId="6491104A" w:rsidR="001A79A7" w:rsidRPr="001A79A7" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="4" w:name="_Hlk231889815"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk231889816"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Author et al. | International Journal of Automotive and Mechanical Engineering</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002808A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00914D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>│ Vol</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ume</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00914D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>XX</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00914D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Issue</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00914D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>X</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00914D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>X</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00914D22">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="1478AD34" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="00854632" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
-        <w:color w:val="005150"/>
-        <w:szCs w:val="32"/>
+        <w:color w:val="1D4E9B"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00854632">
       <w:rPr>
         <w:noProof/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-MY"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70B284E3" wp14:editId="0BA0D994">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B3F75AD" wp14:editId="5C923B66">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>5715</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>293370</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="721588" cy="540000"/>
+          <wp:extent cx="721360" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="20" name="Picture 20"/>
+          <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="721588" cy="540000"/>
+                    <a:ext cx="721360" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00BF544E">
+    <w:r w:rsidRPr="00854632">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:color w:val="005150"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="32"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>INTERNATIONAL JOURNAL OF AUTOMOTIVE AND MECHANICAL ENGINEERING</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF544E">
+  </w:p>
+  <w:p w14:paraId="7499697F" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="00854632" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-        <w:b/>
-[...4 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00854632">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ISSN: 2229-8649   e-ISSN: 2180-1606 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1151A442" w14:textId="77777777" w:rsidR="003F069B" w:rsidRPr="00901E5D" w:rsidRDefault="003F069B" w:rsidP="003F069B">
+  <w:p w14:paraId="3C712386" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="00854632" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00901E5D">
+    <w:r w:rsidRPr="00854632">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>ISSN: 22</w:t>
+      <w:t>VOLUME #, ISSUE #, 2026, xx - xx</w:t>
     </w:r>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="5B6CA538" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="00854632" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">29-8649  </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00901E5D">
+    </w:pPr>
+    <w:r w:rsidRPr="00854632">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> e-ISSN: 2</w:t>
+      <w:t>DOI: https://doi.org/10.15282/ijame.#.#.</w:t>
     </w:r>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="720B3181" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="00854632" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>180-1606</w:t>
-[...14 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00901E5D">
-[...135 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00854632">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:noProof/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34C7AB01" wp14:editId="6AF80D98">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70FD91D1" wp14:editId="4ACFEFFE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>3479</wp:posOffset>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>80176</wp:posOffset>
+                <wp:posOffset>68418</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6120000" cy="266700"/>
               <wp:effectExtent l="0" t="19050" r="33655" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="13" name="Group 13"/>
+              <wp:docPr id="1" name="Group 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6120000" cy="266700"/>
                         <a:chOff x="0" y="0"/>
                         <a:chExt cx="6120000" cy="266700"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wps:wsp>
-                      <wps:cNvPr id="1" name="Text Box 6"/>
+                      <wps:cNvPr id="3" name="Text Box 6"/>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1428750" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="005150"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6C4F3560" w14:textId="77777777" w:rsidR="003F069B" w:rsidRPr="00901E5D" w:rsidRDefault="003F069B" w:rsidP="003F069B">
+                          <w:p w14:paraId="18050AB6" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="00901E5D" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00901E5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>RE</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -4909,176 +5231,287 @@
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>SEARCH</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00901E5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ARTICLE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                     <wps:wsp>
-                      <wps:cNvPr id="2" name="Straight Connector 12"/>
+                      <wps:cNvPr id="4" name="Straight Connector 12"/>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6120000" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:srgbClr val="005150"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="34C7AB01" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:.25pt;margin-top:6.3pt;width:481.9pt;height:21pt;z-index:251658240" coordsize="61200,2667" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/EeQqMQMAACkIAAAOAAAAZHJzL2Uyb0RvYy54bWy0VW1P2zAQ/j5p/8HK95EmtIVFtKgrA01C&#10;gFYmPruO8yI5tme7Tbpfv7Mdp0DZxpj2JbHP9+J77rnz2XnXMLSlSteCz6LkaBQhyonIa17Oom/3&#10;lx9OI6QN5jlmgtNZtKM6Op+/f3fWyoymohIspwqBE66zVs6iyhiZxbEmFW2wPhKScjgshGqwga0q&#10;41zhFrw3LE5Ho2ncCpVLJQjVGqQX/jCaO/9FQYm5LQpNDWKzCO5m3Fe579p+4/kZzkqFZVWT/hr4&#10;DbdocM0h6ODqAhuMNqo+cNXURAktCnNERBOLoqgJdTlANsnoWTZXSmyky6XM2lIOMAG0z3B6s1ty&#10;s71TqM6hdscR4riBGrmwCPYATivLDHSulFzJO9ULSr+z+XaFauwfMkGdg3U3wEo7gwgIpwlUagTo&#10;EzhLp9MTWDvcSQXFOTAj1effG8YhbGxvN1ymlUAhvUdJ/xtKqwpL6sDXFoGAUgDp3mb3SXRo6mFy&#10;ShYjZDoQA55BrkH4WqiScXp6MjmAasgYZ1Jpc0VFg+xiFilguCMe3l5rA6iCalCxQbVgdX5ZM+Y2&#10;qlwvmUJbbLthNEkgkjd5osY4aqFqx3Bqrbiw9l6PcYhggfZJ2ZXp1h0c2uVa5DsAQAnfZlqSyxpu&#10;eY21ucMK+goSg1lhbuFTMAFBRL+KUCXUj5fkVh8KCacRaqFPZ5H+vsGKRoh94VDij8l4bBvbbcaT&#10;kxQ26vHJ+vEJ3zRLAcknMJUkcUurb1hYFko0DzBSFjYqHGFOIPYsMmG5NH56wEgidLFwStDKEptr&#10;vpLEurag2Rrcdw9Yyb5QBvhyIwKpcPasXl7Xw73YGFHUrph7VHvcgeAe6//O9DQwfWUUrsvKoKXg&#10;HOgmFErSQG7ojCXvB0NgRWjPv5gKgYdhnAQK9+CxmttWPEDNNoIVe8amp5OTiVN7Qmf9GtZD27zA&#10;bW12jPoAX2kBYxL6+thHsA8UHZoJE0K5cS3vPIG2NSugcQZD303uZfuVYa9vTal7vAbj9M9RBwsX&#10;WXAzGDc1F+olB6YLVy68fuhun/eefbb77c7Rz41deI9A9uTBe7x3+vsXfv4TAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDeg9973AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5LS8NAFIX3gv9huII7O0kf&#10;QWMmpRR1VQRbQdzdJrdJaOZOyEyT9N97XenyPDjny9aTbdVAvW8cG4hnESjiwpUNVwY+D68Pj6B8&#10;QC6xdUwGruRhnd/eZJiWbuQPGvahUjLCPkUDdQhdqrUvarLoZ64jluzkeotBZF/pssdRxm2r51GU&#10;aIsNy0ONHW1rKs77izXwNuK4WcQvw+582l6/D6v3r11MxtzfTZtnUIGm8FeGX3xBh1yYju7CpVet&#10;gZX0xJ0noCR9SpYLUEexlwnoPNP/8fMfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8R&#10;5CoxAwAAKQgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AN6D33vcAAAABgEAAA8AAAAAAAAAAAAAAAAAiwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACUBgAAAAA=&#10;">
+            <v:group w14:anchorId="70FD91D1" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:5.4pt;width:481.9pt;height:21pt;z-index:251660288" coordsize="61200,2667" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOZOZAMAMAACcIAAAOAAAAZHJzL2Uyb0RvYy54bWy8VVtv2yAUfp+0/4B4Xx27uXRWkypL12pS&#10;1VZLpz4TjC8SBgYkdvbrdwDbvaTbuk7ai83lXDjf+T44PWtrjnZMm0qKOY6PRhgxQWVWiWKOv91d&#10;fDjByFgiMsKlYHO8ZwafLd6/O21UyhJZSp4xjSCIMGmj5ri0VqVRZGjJamKOpGICNnOpa2Jhqoso&#10;06SB6DWPktFoGjVSZ0pLyoyB1fOwiRc+fp4zam/y3DCL+BzD2az/av/duG+0OCVpoYkqK9odg7zh&#10;FDWpBCQdQp0TS9BWVweh6opqaWRuj6isI5nnFWW+BqgmHj2r5lLLrfK1FGlTqAEmgPYZTm8OS693&#10;txpVGfQOI0FqaJHPimIHTaOKFCwutVqrW90tFGHmqm1zXbs/1IFaD+p+AJW1FlFYnMbQpxFgT2Ev&#10;mU5nMPao0xJac+BGy8+/d4z6tJE73XCYRgGBzANG5t8wWpdEMQ+9cQh0GB33GN256j7JFk0DTN7I&#10;YYRsC8sOTY+WSQ0svhaqeJyczCYHUA0Vk1RpYy+ZrJEbzLEGfnvakd2VsZARTHsTl9RIXmUXFed+&#10;oovNimu0I04Lo0kMmYLLEzMuUANdO4Zd5yWk8w92XEAGB3Qoyo1su2m7Sjcy2wMAWgaRGUUvKjjl&#10;FTH2lmhQFRQGN4W9gU/OJSSR3QijUuofL607e2gk7GLUgErn2HzfEs0w4l8EtPhjPB47WfvJeDJL&#10;YKIf72we74htvZJQPFAdTueHzt7yfphrWd/DhbJ0WWGLCAq559j2w5UNdwdcSJQtl94IhKyIvRJr&#10;RV1oB5rrwV17T7TqGmWBL9eyJxVJn/Ur2Aa4l1sr88o30wEcUO1wB4I7Uf4Hpo97pq+tJlVRWrSS&#10;QgDdpEZx0pMblLES3cXQs6KX51/cCj0P++ukp3AHHq+Ek+IBak4IbjkwNjmZzCbe7AmdzWtYD7J5&#10;gdvG7jkLCb6yHC5J0PVxyOCeJzaIiVDKhPWS95HA2rnlIJzBMajJv2u/cuzsnSvzT9fgnPw56+Dh&#10;M0thB+e6ElK/FMC2/ZHzYN+rO9T9wD6n/o51fuRfIxg9ee4ez73Vw/u++AkAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMC35//dAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odlhN7qJopi&#10;YzYi0vYkhWqh9DYmYxLMzobsmsR/3+mp3ubNG977Jt2MtlE9db52bCCeRqCIc1fUXBr4Or49r0D5&#10;gFxg45gM3MjDJnt8SDEp3MCf1B9CqSSEfYIGqhDaRGufV2TRT11LLN7ZdRaDyK7URYeDhNtGz6Jo&#10;qS3WLA0VtrSrKL8crtbA+4DDdh6/9vvLeXf7OS4+vvcxGfM0GbdrUIHG8H8Mf/iCDpkwndyVC68a&#10;A/JIkG0k/OK+LOcynAwsZivQWarv8bNfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM5k&#10;5kAwAwAAJwgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AMC35//dAAAABgEAAA8AAAAAAAAAAAAAAAAAigUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACUBgAAAAA=&#10;">
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;width:14287;height:2667;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5612evwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjVVKiVlFxII51vaQ45CdZKPZ2ZBdk/TfdwOFnobH+5zsMNlWDNT7xrGC9SoBQVw6&#10;3XCt4Pvr4+UdhA/IGlvHpOCHPBz2i6cMU+1G/qThGmoRQ9inqMCE0KVS+tKQRb9yHXHkKtdbDBH2&#10;tdQ9jjHctvI1Sd6kxYZjg8GOTobK+/VhFdzGDctwevi8Ks9bk0/bYqgKpZ6X03EHItAU/sV/7ouO&#10;82F+Zb5y/wsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5612evwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" fillcolor="#005150" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;width:14287;height:2667;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmdWZywgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBujZw6lOJYCSGkEB+b9uDjYq0tJ9bKWIrt/n1VKPQ4zMwbJj/MthMjDb51rGCzTkAQ&#10;V0633Cj4+nx/fgPhA7LGzjEp+CYPh/3iKcdMu4k/aLyGRkQI+wwVmBD6TEpfGbLo164njl7tBosh&#10;yqGResApwm0nX5LkVVpsOS4Y7OlkqLpfH1bBbUpZhtPDF3V13ppi3pZjXSq1Ws7HHYhAc/gP/7Uv&#10;WkEKv1fiDZD7HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmdWZywgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#005150" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6C4F3560" w14:textId="77777777" w:rsidR="003F069B" w:rsidRPr="00901E5D" w:rsidRDefault="003F069B" w:rsidP="003F069B">
+                    <w:p w14:paraId="18050AB6" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="00901E5D" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00901E5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>RE</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>SEARCH</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00901E5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ARTICLE</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:line id="Straight Connector 12" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="61200,0" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwsvS0vgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqQoi1SiiFsSbP+B1bda22GxKE2t9eyMIHoeZ+YZZrFpTioZqV1hWMBpGIIhTqwvO&#10;FFzOyWAGwnlkjaVlUvAmB6tlt7PAWNsXH6k5+UwECLsYFeTeV7GULs3JoBvaijh4d1sb9EHWmdQ1&#10;vgLclHIcRVNpsOCwkGNFm5zSx+lpFBw2aXbdTmh0252P/E6eiW9kolS/167nIDy1/h/+tfdawRi+&#10;V8INkMsPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALCy9LS+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" strokecolor="#005150" strokeweight="2.25pt">
+              <v:line id="Straight Connector 12" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="61200,0" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQF8lbvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6ouItUoohZkb1rB67N5tsXmpTSx1n9vBMHjMDPfMItVZyrRUuNKywpGwwgEcWZ1&#10;ybmCU5r8zkA4j6yxskwKnuRgtez9LDDW9sEHao8+FwHCLkYFhfd1LKXLCjLohrYmDt7VNgZ9kE0u&#10;dYOPADeVHEfRVBosOSwUWNOmoOx2vBsF/5ssP28nNLrs0gM/k3viW5koNeh36zkIT53/hj/tvVbw&#10;B+8r4QbI5QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQF8lbvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokecolor="#005150" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5ADA3DCE" w14:textId="77777777" w:rsidR="003F069B" w:rsidRDefault="003F069B" w:rsidP="003F069B">
+  <w:p w14:paraId="32770BBD" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0181EECB" w14:textId="77777777" w:rsidR="003F069B" w:rsidRPr="00312D99" w:rsidRDefault="003F069B" w:rsidP="003F069B">
+  <w:p w14:paraId="1C0A1E77" w14:textId="77777777" w:rsidR="001A79A7" w:rsidRPr="00312D99" w:rsidRDefault="001A79A7" w:rsidP="001A79A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01651BC2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0ED8ECD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CB113DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D16B346"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5141,163 +5574,50 @@
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="360"/>
-      </w:pPr>
-[...111 lines deleted...]
-        <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12127FC1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD6CBED0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -5947,150 +6267,150 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32B62B5A"/>
+    <w:nsid w:val="32385188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="98628AD4"/>
-    <w:lvl w:ilvl="0" w:tplc="44090001">
+    <w:tmpl w:val="4DD6757E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="361740CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="006472A6"/>
     <w:lvl w:ilvl="0" w:tplc="6CE61102">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6585,50 +6905,311 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43926894"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6338DF68"/>
+    <w:lvl w:ilvl="0" w:tplc="4BD46418">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="814" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1534" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2254" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2974" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3694" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4414" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5134" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5854" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6574" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523C015B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6936B16A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52820433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1038B82C"/>
     <w:lvl w:ilvl="0" w:tplc="174E75DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Reference"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
@@ -6682,51 +7263,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B3E3222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE000396"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6795,51 +7376,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E6B675A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="66AC4644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6944,51 +7525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FD81F82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE5EF562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7093,51 +7674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B362EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7B9C7C94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7242,51 +7823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62D96AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0644BAAA"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7355,51 +7936,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64DA5071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A46BE84"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7468,51 +8049,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67E3484B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B19E989A"/>
     <w:lvl w:ilvl="0" w:tplc="DB76C6BC">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7581,51 +8162,51 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69663AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71568786"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7694,51 +8275,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7D0B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49F6BCD8"/>
     <w:lvl w:ilvl="0" w:tplc="D93C4D78">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7807,51 +8388,51 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D261B22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B92FA7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7956,51 +8537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C654FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4492FA64"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8073,427 +8654,539 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00312D99"/>
     <w:rsid w:val="00015719"/>
-    <w:rsid w:val="0003343F"/>
+    <w:rsid w:val="00026C68"/>
     <w:rsid w:val="00035DAC"/>
     <w:rsid w:val="00050AB8"/>
     <w:rsid w:val="000576A6"/>
     <w:rsid w:val="0006098F"/>
     <w:rsid w:val="00065DBA"/>
+    <w:rsid w:val="000676A1"/>
+    <w:rsid w:val="00090D8F"/>
     <w:rsid w:val="00091268"/>
+    <w:rsid w:val="00097B63"/>
+    <w:rsid w:val="000A3620"/>
+    <w:rsid w:val="000B6FCC"/>
     <w:rsid w:val="000C77A2"/>
     <w:rsid w:val="000E3229"/>
     <w:rsid w:val="000E3D2B"/>
+    <w:rsid w:val="000F1363"/>
     <w:rsid w:val="0010154E"/>
     <w:rsid w:val="00102E7E"/>
+    <w:rsid w:val="00105B44"/>
+    <w:rsid w:val="00112F51"/>
     <w:rsid w:val="00114B82"/>
+    <w:rsid w:val="00115532"/>
     <w:rsid w:val="00122FE1"/>
+    <w:rsid w:val="001433BB"/>
+    <w:rsid w:val="0015394A"/>
     <w:rsid w:val="00156D8E"/>
+    <w:rsid w:val="0016478E"/>
+    <w:rsid w:val="00181D4C"/>
     <w:rsid w:val="001919A3"/>
+    <w:rsid w:val="001A79A7"/>
     <w:rsid w:val="001B0835"/>
+    <w:rsid w:val="001C203F"/>
     <w:rsid w:val="001E1CD9"/>
+    <w:rsid w:val="001F3323"/>
+    <w:rsid w:val="001F71CD"/>
+    <w:rsid w:val="00214D41"/>
+    <w:rsid w:val="00215EFC"/>
     <w:rsid w:val="002218C0"/>
     <w:rsid w:val="0024532D"/>
     <w:rsid w:val="002563F7"/>
+    <w:rsid w:val="0027007E"/>
     <w:rsid w:val="002741CB"/>
+    <w:rsid w:val="00284AA3"/>
     <w:rsid w:val="002914D9"/>
+    <w:rsid w:val="00295518"/>
     <w:rsid w:val="00296129"/>
     <w:rsid w:val="00296625"/>
+    <w:rsid w:val="002A4BE5"/>
+    <w:rsid w:val="002A5334"/>
+    <w:rsid w:val="002B182A"/>
     <w:rsid w:val="002B1E1A"/>
+    <w:rsid w:val="002B734D"/>
     <w:rsid w:val="002B758B"/>
+    <w:rsid w:val="002C018E"/>
     <w:rsid w:val="002C5816"/>
     <w:rsid w:val="002D0481"/>
     <w:rsid w:val="002D133D"/>
+    <w:rsid w:val="002F20B8"/>
+    <w:rsid w:val="0030096D"/>
+    <w:rsid w:val="00312B37"/>
     <w:rsid w:val="00312D99"/>
     <w:rsid w:val="003275EA"/>
     <w:rsid w:val="00335C57"/>
+    <w:rsid w:val="00336DC7"/>
+    <w:rsid w:val="0033726F"/>
     <w:rsid w:val="0034057F"/>
     <w:rsid w:val="00344022"/>
     <w:rsid w:val="00351BCB"/>
     <w:rsid w:val="00351CD8"/>
     <w:rsid w:val="003575E4"/>
     <w:rsid w:val="00366AD8"/>
     <w:rsid w:val="00385A45"/>
     <w:rsid w:val="003877C5"/>
     <w:rsid w:val="0039023D"/>
+    <w:rsid w:val="003A2313"/>
     <w:rsid w:val="003A5991"/>
     <w:rsid w:val="003A7638"/>
     <w:rsid w:val="003C3365"/>
+    <w:rsid w:val="003C5764"/>
     <w:rsid w:val="003C7539"/>
+    <w:rsid w:val="003D5CCE"/>
     <w:rsid w:val="003E172C"/>
     <w:rsid w:val="003E199B"/>
-    <w:rsid w:val="003F069B"/>
+    <w:rsid w:val="003E1BD4"/>
     <w:rsid w:val="004106C1"/>
+    <w:rsid w:val="00417747"/>
     <w:rsid w:val="004335E6"/>
     <w:rsid w:val="00434C99"/>
     <w:rsid w:val="004424F5"/>
+    <w:rsid w:val="00443C77"/>
+    <w:rsid w:val="00446773"/>
     <w:rsid w:val="004524CB"/>
+    <w:rsid w:val="00465B2B"/>
+    <w:rsid w:val="004764DE"/>
     <w:rsid w:val="004903E3"/>
+    <w:rsid w:val="00491819"/>
     <w:rsid w:val="004A47FE"/>
     <w:rsid w:val="004B0679"/>
     <w:rsid w:val="004C5324"/>
+    <w:rsid w:val="004C5A36"/>
     <w:rsid w:val="004D244A"/>
     <w:rsid w:val="004F687A"/>
     <w:rsid w:val="00506DF2"/>
+    <w:rsid w:val="005115D9"/>
     <w:rsid w:val="00516A7B"/>
+    <w:rsid w:val="00523B61"/>
     <w:rsid w:val="005240CB"/>
-    <w:rsid w:val="0052737F"/>
+    <w:rsid w:val="005346C7"/>
     <w:rsid w:val="0056184A"/>
     <w:rsid w:val="00572368"/>
     <w:rsid w:val="005766D2"/>
+    <w:rsid w:val="00582C7D"/>
+    <w:rsid w:val="005830F5"/>
+    <w:rsid w:val="00597CCB"/>
     <w:rsid w:val="005B020C"/>
-    <w:rsid w:val="005B1B30"/>
     <w:rsid w:val="005C53B1"/>
     <w:rsid w:val="005D6920"/>
     <w:rsid w:val="005E54E1"/>
+    <w:rsid w:val="005F1D21"/>
+    <w:rsid w:val="005F73B9"/>
     <w:rsid w:val="00601E2A"/>
     <w:rsid w:val="006166E0"/>
     <w:rsid w:val="006268E6"/>
+    <w:rsid w:val="0066673C"/>
+    <w:rsid w:val="00670583"/>
     <w:rsid w:val="00674987"/>
     <w:rsid w:val="006767EE"/>
+    <w:rsid w:val="00677DCA"/>
     <w:rsid w:val="006919EC"/>
-    <w:rsid w:val="006B3EB6"/>
+    <w:rsid w:val="00694B8A"/>
+    <w:rsid w:val="006B2E42"/>
     <w:rsid w:val="006B587E"/>
     <w:rsid w:val="006E43FF"/>
+    <w:rsid w:val="007117FA"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00737C5B"/>
-    <w:rsid w:val="00750515"/>
+    <w:rsid w:val="00756379"/>
     <w:rsid w:val="00756946"/>
     <w:rsid w:val="00771EF2"/>
-    <w:rsid w:val="00774240"/>
     <w:rsid w:val="007747DE"/>
+    <w:rsid w:val="007855BF"/>
     <w:rsid w:val="007874ED"/>
+    <w:rsid w:val="00793D86"/>
+    <w:rsid w:val="007A2277"/>
     <w:rsid w:val="007B5DE5"/>
     <w:rsid w:val="007B618B"/>
     <w:rsid w:val="007D2EB2"/>
+    <w:rsid w:val="007D44C3"/>
+    <w:rsid w:val="007D79A0"/>
     <w:rsid w:val="007E0805"/>
+    <w:rsid w:val="007E7954"/>
     <w:rsid w:val="007F1C73"/>
     <w:rsid w:val="007F7971"/>
+    <w:rsid w:val="008206F9"/>
     <w:rsid w:val="00820C08"/>
     <w:rsid w:val="00843D7B"/>
     <w:rsid w:val="00844508"/>
     <w:rsid w:val="008460B1"/>
+    <w:rsid w:val="00854632"/>
     <w:rsid w:val="00864286"/>
     <w:rsid w:val="00873650"/>
-    <w:rsid w:val="00884E51"/>
-    <w:rsid w:val="008A6731"/>
+    <w:rsid w:val="00884E24"/>
+    <w:rsid w:val="008C557B"/>
     <w:rsid w:val="008C691E"/>
+    <w:rsid w:val="008D6248"/>
     <w:rsid w:val="008E248C"/>
     <w:rsid w:val="008E7C97"/>
     <w:rsid w:val="008F00D6"/>
     <w:rsid w:val="008F1FC1"/>
     <w:rsid w:val="008F6F37"/>
     <w:rsid w:val="00901E5D"/>
     <w:rsid w:val="009063FD"/>
+    <w:rsid w:val="009072BD"/>
     <w:rsid w:val="00914D22"/>
     <w:rsid w:val="00932CDD"/>
+    <w:rsid w:val="00933653"/>
     <w:rsid w:val="00950067"/>
     <w:rsid w:val="00957C94"/>
     <w:rsid w:val="00962A1C"/>
+    <w:rsid w:val="0096586B"/>
     <w:rsid w:val="00972C30"/>
     <w:rsid w:val="009735AF"/>
+    <w:rsid w:val="009750DB"/>
     <w:rsid w:val="009777A4"/>
     <w:rsid w:val="009851FC"/>
     <w:rsid w:val="0099339B"/>
     <w:rsid w:val="009B6A94"/>
+    <w:rsid w:val="009C2409"/>
+    <w:rsid w:val="009D18D2"/>
+    <w:rsid w:val="009E0C2B"/>
     <w:rsid w:val="009E5014"/>
+    <w:rsid w:val="009E6750"/>
     <w:rsid w:val="009F365A"/>
     <w:rsid w:val="00A12C3B"/>
+    <w:rsid w:val="00A159DC"/>
     <w:rsid w:val="00A15D1B"/>
     <w:rsid w:val="00A327C2"/>
     <w:rsid w:val="00A344BB"/>
     <w:rsid w:val="00A36E29"/>
     <w:rsid w:val="00A411A7"/>
     <w:rsid w:val="00A52629"/>
+    <w:rsid w:val="00A701B7"/>
     <w:rsid w:val="00A95C44"/>
     <w:rsid w:val="00AB332E"/>
+    <w:rsid w:val="00AC07D2"/>
+    <w:rsid w:val="00AC4D77"/>
     <w:rsid w:val="00AD1FB1"/>
     <w:rsid w:val="00AE48BA"/>
     <w:rsid w:val="00AF5484"/>
     <w:rsid w:val="00AF674C"/>
     <w:rsid w:val="00B01551"/>
     <w:rsid w:val="00B0506A"/>
     <w:rsid w:val="00B07147"/>
     <w:rsid w:val="00B101B2"/>
-    <w:rsid w:val="00B374F4"/>
+    <w:rsid w:val="00B126DF"/>
+    <w:rsid w:val="00B36D54"/>
     <w:rsid w:val="00B50D44"/>
     <w:rsid w:val="00B77CB1"/>
     <w:rsid w:val="00B85043"/>
+    <w:rsid w:val="00BB0754"/>
     <w:rsid w:val="00BB7CB4"/>
-    <w:rsid w:val="00BC708C"/>
     <w:rsid w:val="00BD02D2"/>
     <w:rsid w:val="00BD401D"/>
+    <w:rsid w:val="00BE1DCA"/>
     <w:rsid w:val="00C001C5"/>
+    <w:rsid w:val="00C02C17"/>
     <w:rsid w:val="00C036E9"/>
-    <w:rsid w:val="00C0611B"/>
+    <w:rsid w:val="00C168E0"/>
     <w:rsid w:val="00C208E6"/>
+    <w:rsid w:val="00C25FC7"/>
+    <w:rsid w:val="00C34B27"/>
     <w:rsid w:val="00C66175"/>
     <w:rsid w:val="00C83D07"/>
+    <w:rsid w:val="00CA0796"/>
     <w:rsid w:val="00CB4981"/>
     <w:rsid w:val="00CC09D6"/>
     <w:rsid w:val="00CC17B0"/>
     <w:rsid w:val="00CC53F4"/>
-    <w:rsid w:val="00CE1351"/>
     <w:rsid w:val="00D04CA3"/>
-    <w:rsid w:val="00D41AB2"/>
+    <w:rsid w:val="00D17A40"/>
+    <w:rsid w:val="00D64035"/>
     <w:rsid w:val="00D7086D"/>
+    <w:rsid w:val="00D75B8D"/>
     <w:rsid w:val="00D91FC7"/>
+    <w:rsid w:val="00DA55F6"/>
     <w:rsid w:val="00DB0659"/>
     <w:rsid w:val="00DB08AE"/>
+    <w:rsid w:val="00DB7470"/>
     <w:rsid w:val="00DB78F5"/>
+    <w:rsid w:val="00DD3D51"/>
+    <w:rsid w:val="00DE377D"/>
     <w:rsid w:val="00E013DF"/>
+    <w:rsid w:val="00E16A83"/>
     <w:rsid w:val="00E22422"/>
+    <w:rsid w:val="00E22F36"/>
     <w:rsid w:val="00E230AD"/>
+    <w:rsid w:val="00E307E8"/>
     <w:rsid w:val="00E3340B"/>
     <w:rsid w:val="00E37016"/>
+    <w:rsid w:val="00E3742A"/>
     <w:rsid w:val="00E407FC"/>
     <w:rsid w:val="00E458F3"/>
+    <w:rsid w:val="00E500A8"/>
+    <w:rsid w:val="00E63F32"/>
+    <w:rsid w:val="00E72629"/>
+    <w:rsid w:val="00EA0C03"/>
+    <w:rsid w:val="00EA3673"/>
+    <w:rsid w:val="00EA4DE6"/>
+    <w:rsid w:val="00EA57E3"/>
+    <w:rsid w:val="00EB77AE"/>
+    <w:rsid w:val="00EE070A"/>
+    <w:rsid w:val="00EE24CD"/>
     <w:rsid w:val="00F0175F"/>
     <w:rsid w:val="00F01E7A"/>
     <w:rsid w:val="00F11708"/>
     <w:rsid w:val="00F21B59"/>
+    <w:rsid w:val="00F2667C"/>
     <w:rsid w:val="00F44731"/>
     <w:rsid w:val="00F50377"/>
     <w:rsid w:val="00F504A6"/>
-    <w:rsid w:val="00F50930"/>
     <w:rsid w:val="00F51956"/>
+    <w:rsid w:val="00F55D96"/>
     <w:rsid w:val="00F61FDE"/>
     <w:rsid w:val="00F7175D"/>
+    <w:rsid w:val="00F908A4"/>
+    <w:rsid w:val="00F93F4C"/>
+    <w:rsid w:val="00F971BB"/>
     <w:rsid w:val="00FA4552"/>
     <w:rsid w:val="00FB1B5E"/>
     <w:rsid w:val="00FB2095"/>
+    <w:rsid w:val="00FC3548"/>
+    <w:rsid w:val="00FD5B8E"/>
+    <w:rsid w:val="00FE341E"/>
     <w:rsid w:val="00FE54DD"/>
+    <w:rsid w:val="00FF2B73"/>
+    <w:rsid w:val="00FF7547"/>
     <w:rsid w:val="00FF798C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="797220A6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{766E0C66-9601-451B-BDFB-78FBE3D206B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8524,51 +9217,51 @@
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8629,53 +9322,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8710,55 +9403,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8825,103 +9518,106 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008460B1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="00516A7B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="397" w:hanging="397"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
+      <w:caps/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="00434C99"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="397" w:hanging="397"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003877C5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
@@ -8955,51 +9651,50 @@
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00312D99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
     <w:rsid w:val="00312D99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00312D99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00312D99"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -9067,250 +9762,249 @@
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="004C5324"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="00516A7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="20"/>
+      <w:caps/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Content">
     <w:name w:val="Content"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ContentChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="002D133D"/>
     <w:pPr>
-      <w:ind w:firstLine="284"/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:firstLine="397"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
     <w:name w:val="Figure Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="00434C99"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="40" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ContentChar">
     <w:name w:val="Content Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Content"/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="002D133D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigContent">
     <w:name w:val="Fig. Content"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FigContentChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="002563F7"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="00434C99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigContentChar">
     <w:name w:val="Fig. Content Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FigContent"/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="002563F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
     <w:name w:val="Table Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableCaptionChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="00434C99"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContent">
     <w:name w:val="Table Content"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableContentChar"/>
     <w:qFormat/>
     <w:rsid w:val="00366AD8"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableCaptionChar">
     <w:name w:val="Table Caption Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableCaption"/>
-    <w:rsid w:val="00CE1351"/>
+    <w:rsid w:val="00434C99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbered">
     <w:name w:val="Numbered"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NumberedChar"/>
     <w:qFormat/>
     <w:rsid w:val="00737C5B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="80"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableContentChar">
     <w:name w:val="Table Content Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableContent"/>
     <w:rsid w:val="00366AD8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="Reference"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ReferenceChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00434C99"/>
+    <w:rsid w:val="007855BF"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
-      <w:spacing w:after="80"/>
-      <w:ind w:left="567" w:hanging="567"/>
+      <w:ind w:left="454" w:hanging="454"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumberedChar">
     <w:name w:val="Numbered Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Numbered"/>
     <w:rsid w:val="00737C5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferenceChar">
     <w:name w:val="Reference Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Reference"/>
-    <w:rsid w:val="00434C99"/>
+    <w:rsid w:val="007855BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabCaption">
     <w:name w:val="Tab. Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000576A6"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="40"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:color w:val="80643C"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
@@ -9323,50 +10017,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A7638"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003A7638"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="002B758B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003877C5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -9642,145 +10337,83 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="000E3229"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="bullets">
     <w:name w:val="bullets"/>
     <w:basedOn w:val="Content"/>
     <w:qFormat/>
     <w:rsid w:val="00434C99"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...47 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="17464843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="26487217">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="138033382">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="147325131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="158081116">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -9840,102 +10473,102 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="552469970">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="620451878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1580142093">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="652612045">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="661158783">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...25 lines deleted...]
-      </w:divsChild>
     </w:div>
     <w:div w:id="739444913">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="800879104">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10304,906 +10937,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106607383">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/01423312221137508" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ACC.2013.6580028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/10545338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/TCST.2006.886432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15282/ijame.21.1.2024.17.0863" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1063/5.0199602" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...849 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11470,67 +11252,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A986B0CDCB7F884D86DB4FA381AD89A2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ad5666019cd4b8f3f7b576433edebc4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xmlns:ns4="4732f17a-61f3-4c6c-91eb-f130cfcd7edd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="01d3e13007ceaa71c53903f23f61b52c" ns3:_="" ns4:_="">
     <xsd:import namespace="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <xsd:import namespace="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
@@ -11739,120 +11504,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD09FD8-AA15-44A3-9749-B20DE1E0600E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <ds:schemaRef ds:uri="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA809F4-BDEB-44CE-AFF8-C69B0739DC55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF1E659C-9869-4131-A855-AE33B82E57FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>14560</Characters>
+  <Pages>5</Pages>
+  <Words>3396</Words>
+  <Characters>19360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>161</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17080</CharactersWithSpaces>
+  <CharactersWithSpaces>22711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>FADHILAH BINTI ABDUL GHAFFAR.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A986B0CDCB7F884D86DB4FA381AD89A2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
+    <vt:lpwstr>df2871cf-e85c-4434-9334-f8df6a4cac11</vt:lpwstr>
+  </property>
 </Properties>
 </file>