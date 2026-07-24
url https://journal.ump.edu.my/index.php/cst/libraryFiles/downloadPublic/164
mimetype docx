--- v0 (2026-06-13)
+++ v1 (2026-07-24)
@@ -1,1884 +1,1250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="0543594C" w14:textId="0DCCEA69" w:rsidR="004C5324" w:rsidRPr="003D5CCE" w:rsidRDefault="00DE377D" w:rsidP="00F32690">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE377D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Titles must be formatted in 14-point Times New Roman, using sentence case; only the first word, the first word of any subtitle, and proper nouns should be capitalised</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without any line spacing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C5772E" w14:textId="77704DD8" w:rsidR="004C5324" w:rsidRPr="003D5CCE" w:rsidRDefault="00962A1C" w:rsidP="476983DF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk18309800"/>
+      <w:r w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DE6" w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>If all authors share the same affiliation, omit the superscript numeral (do not use "1"). Indicate the corresponding author with an asterisk (*) placed immediately after their name. Apply line spacing of 6 points before and 6 points after.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C691E" w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD02D2" w:rsidRPr="476983DF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2D010095" w14:textId="5D1DDB9C" w:rsidR="00962A1C" w:rsidRPr="003D5CCE" w:rsidRDefault="00962A1C" w:rsidP="00962A1C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:alias w:val="PAPER TITLE"/>
-[...115 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk127881684"/>
+      <w:r w:rsidRPr="003D5CCE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-[...357 lines deleted...]
-          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:alias w:val="AFFILIATION"/>
-[...155 lines deleted...]
-    </w:sdt>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5CCE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Department of Mechanical Engineering, Harcourt Butler Technical University, East Campus, Nawabganj, Kanpur 208002, Uttar Pradesh, India</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB9E60A" w14:textId="09496735" w:rsidR="004C5324" w:rsidRDefault="00962A1C" w:rsidP="003D5CCE">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5CCE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>All affiliations should be indicated with a lower-case or roman number as a superscript letter directly after the author's name and in front of the corresponding address. Please provide the complete postal address of each affiliation (with the country name)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6917"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="865"/>
+        <w:gridCol w:w="6799"/>
         <w:gridCol w:w="284"/>
-        <w:gridCol w:w="1468"/>
+        <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="0B8CCDD5" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="6AB96226" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="15BAE946" w14:textId="24ED1FFB" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00523B61">
+          <w:p w14:paraId="5A514F0D" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstract - </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA4DE6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The abstract must be formatted in 9-point Times New Roman font, with no indentation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA4DE6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Each manuscript must include a self-contained abstract limited to 250 words. Since the abstract is indexed and displayed separately from the main article, it should clearly present the purpose, methodology, key findings, conclusions, and significance, without referencing external figures, tables, or abbreviations. It should highlight the importance of the research problem and the study’s primary goal, provide sufficient detail on the methodology and materials to enable the reader to evaluate the study design, and summarise the most important results, including relevant quantitative data. The abstract should also state the main conclusions and discuss the broader impact or implications. Any new contributions or significant limitations affecting interpretation should be noted. Avoid obscure abbreviations; if needed, define them when first used. </w:t>
+              <w:t>Each manuscript must include a self-contained abstract limited to 250 words. Since the abstract is indexed and displayed separately from the main article, it should clearly present the purpose, methodology, key findings, conclusions, and significance, without referencing external figures, tables, or abbreviations. It should highlight the importance of the research problem and the study’s primary goal, provide sufficient detail on the methodology and materials to enable the reader to evaluate the study design, and summarise the most important results, including relevant quantitative data. The abstract should also state the main conclusions and discuss the broader impact or implications. Any new contributions or significant limitations affecting interpretation should be noted. Avoid obscure abbreviations; if needed, define them when first used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E93DB87" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="7C52870D" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49598D41" w14:textId="04DC8F51" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="009777A4">
+          <w:p w14:paraId="0513FC0E" w14:textId="6EE92FDD" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Article history</w:t>
+              <w:t xml:space="preserve">Article </w:t>
+            </w:r>
+            <w:r w:rsidR="00A73B4F" w:rsidRPr="003D5CCE">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>History</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="1E5F5E3F" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="7EB33B7D" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="33C12857" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="64F74D6E" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="143561C8" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="7E6257F0" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF4F6C4" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="009777A4">
+          <w:p w14:paraId="1DD4905F" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Received</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...33 lines deleted...]
-              <w:t>xxx</w:t>
+              <w:tab/>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="5F6E78F4" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="3464B10B" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAF4E7C" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="3CFE2658" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F62BC59" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="7D11C23A" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29E058E2" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="009777A4">
+          <w:p w14:paraId="2D55171E" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revised</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...33 lines deleted...]
-              <w:t>xxx</w:t>
+              <w:tab/>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="33F3E23E" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="0A5DCDB8" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2323D3" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="15E8AFFE" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2220CE" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="1AB45135" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47515FCB" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="009777A4">
+          <w:p w14:paraId="129C1EFF" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Accepted</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...33 lines deleted...]
-              <w:t>xxx</w:t>
+              <w:tab/>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="723D3A4F" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="4BABF591" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="2E3B3AFE" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="4BA9BE58" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3152ED47" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="49F82024" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55658FD0" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="009777A4">
+          <w:p w14:paraId="4EF5EDAD" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Published</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
+              <w:tab/>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="6C1B6521" w14:textId="77777777" w:rsidTr="00F12D2B">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF88ED9" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>:</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1468" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408CE623" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA3C805" w14:textId="667B2DC3" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="009777A4">
+          <w:p w14:paraId="7865953E" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5CCE">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="492F0EB1" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="599AA90A" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="31F2E861" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="72039BB2" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC9987F" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="000E3D2B">
+          <w:p w14:paraId="0F78ED7C" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26EC1003" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="009777A4">
+          <w:p w14:paraId="2D3B5E3A" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-[...57 lines deleted...]
-                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="5AB827E2" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="3674262D" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="131C9CDC" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="1D53D9E6" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBA71EC" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="34DB0A4C" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCA4B51" w14:textId="56566F20" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="5226D2DC" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:i/>
-                <w:iCs/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="509809D9" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="077F5E31" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="65DEF18D" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="20E9678A" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34E59001" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="3535CEC8" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65D251C6" w14:textId="2041D149" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="6C4AAA97" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="3BB4C220" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="29512871" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="73BE9967" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="3C4D30AD" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="721000DF" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="7851437F" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFE5FF9" w14:textId="1806A827" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="6097597E" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="2DE1B321" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="4F1D9137" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="63061CAB" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="29893F95" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C86BD2F" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="11590A61" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5814B7F2" w14:textId="526D9059" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="1FEFD726" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="07BFCD28" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="5D0522DF" w14:textId="77777777" w:rsidTr="00F12D2B">
         <w:trPr>
           <w:trHeight w:val="198"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="46A1C843" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="3C58BE9A" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478C92EC" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="3394E8B2" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76ED46BE" w14:textId="34164B60" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="72AFCAD4" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CCE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keyword 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F71CD" w:rsidRPr="00962A1C" w14:paraId="4D665843" w14:textId="77777777" w:rsidTr="002808A1">
+      <w:tr w:rsidR="00E67C01" w:rsidRPr="008E00D2" w14:paraId="6A2C6037" w14:textId="77777777" w:rsidTr="00E67C01">
         <w:trPr>
-          <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6917" w:type="dxa"/>
+            <w:tcW w:w="6799" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8BDCD"/>
           </w:tcPr>
-          <w:p w14:paraId="74CA2070" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="2917A898" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="271" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="094B6B4B" w14:textId="77777777" w:rsidR="001F71CD" w:rsidRPr="00962A1C" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="0BAB920F" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="008E00D2" w:rsidRDefault="00E67C01" w:rsidP="00433321">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2617" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5FC070" w14:textId="71178674" w:rsidR="001F71CD" w:rsidRPr="003D5CCE" w:rsidRDefault="001F71CD" w:rsidP="00962A1C">
+          <w:p w14:paraId="500EFDD3" w14:textId="77777777" w:rsidR="00E67C01" w:rsidRPr="003D5CCE" w:rsidRDefault="00E67C01" w:rsidP="00E67C01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0030096D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Provide 3–6 keywords in italic sentence case that reflect the manuscript's main topics, methods, and discipline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="0C114904" w14:textId="23BECD07" w:rsidR="004424F5" w:rsidRPr="007A2277" w:rsidRDefault="00972C30" w:rsidP="003D5CCE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="003D5CCE" w:rsidRPr="007A2277">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1952,790 +1318,704 @@
         <w:t>Sub-Section Headings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78966EB3" w14:textId="0718DA2D" w:rsidR="001E1CD9" w:rsidRDefault="000F1363" w:rsidP="003D5CCE">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
         <w:t xml:space="preserve">Section headings must be numbered consecutively using Arabic numerals, starting with the Introduction as Section 1. All primary headings should be left-aligned, formatted in the </w:t>
       </w:r>
       <w:r w:rsidR="002808A1">
         <w:t>CST</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2277">
         <w:t xml:space="preserve"> Heading 1 style, and capitalised in title case. Secondary headings (second level) should be numbered with two digits (e.g., 2.1, 2.2), formatted in the </w:t>
       </w:r>
       <w:r w:rsidR="002808A1">
         <w:t>CST</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2277">
         <w:t xml:space="preserve"> Heading 2 style, with the first letter capitalised (title case). Tertiary headings (third level) are numbered with three digits (e.g., 2.1.1), formatted in sentence case, and italicised. Avoid headings beyond the third level whenever possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F20184" w14:textId="11E131EF" w:rsidR="002E389D" w:rsidRPr="002E389D" w:rsidRDefault="005A1840" w:rsidP="005A1840">
-[...40 lines deleted...]
-    <w:p w14:paraId="45B1171B" w14:textId="0AFED51F" w:rsidR="001E1CD9" w:rsidRPr="007A2277" w:rsidRDefault="005A1840" w:rsidP="003D5CCE">
+    <w:p w14:paraId="5D50F364" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A2277">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>. Materials and Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C35FF0A" w14:textId="77777777" w:rsidR="00793D86" w:rsidRDefault="0016478E" w:rsidP="00793D86">
+    <w:p w14:paraId="05963A78" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
-        <w:t xml:space="preserve">The materials and methods section must provide sufficient detail to enable an independent researcher with relevant expertise to replicate the work. This reproducibility requirement serves as an editorial quality standard. If methods are previously published, they can be referenced instead of fully described; only key modifications to established methods need to be detailed. For experimental procedures, specify materials, instruments, reagents, experimental conditions, control procedures, and measurement uncertainty with adequate precision. For computational work, include all governing equations, boundary and initial conditions, numerical methods, convergence criteria, and software information, including </w:t>
-[...6 lines deleted...]
-        <w:t>The methodology should be detailed comprehensively to ensure reproducibility. Previously published methods must be appropriately cited, with only significant modifications requiring description.</w:t>
+        <w:t>The materials and methods section must provide sufficient detail to enable an independent researcher with relevant expertise to replicate the work. This reproducibility requirement serves as an editorial quality standard. If methods are previously published, they can be referenced instead of fully described; only key modifications to established methods need to be detailed. For experimental procedures, specify materials, instruments, reagents, experimental conditions, control procedures, and measurement uncertainty with adequate precision. For computational work, include all governing equations, boundary and initial conditions, numerical methods, convergence criteria, and software information, including version numbers. Clearly identify and justify all statistical methods used. The methodology should be detailed comprehensively to ensure reproducibility. Previously published methods must be appropriately cited, with only significant modifications requiring description.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FAEC99" w14:textId="542B49FA" w:rsidR="00793D86" w:rsidRPr="00793D86" w:rsidRDefault="005A1840" w:rsidP="00793D86">
+    <w:p w14:paraId="6F4DB9B9" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="00793D86" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00793D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00793D86" w:rsidRPr="00793D86">
+        <w:lastRenderedPageBreak/>
+        <w:t>2.1 Tables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793D86">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5950E827" w14:textId="4E2DAAB6" w:rsidR="00FF7547" w:rsidRPr="007A2277" w:rsidRDefault="00FF7547" w:rsidP="00793D86">
+    <w:p w14:paraId="13DAEDE3" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF7547">
-        <w:t xml:space="preserve">Submit all tables as editable text (not images) using standard word-processing software. Place a brief, descriptive caption in sentence case directly above each table, with 6 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> spacing above and below. Number tables consecutively with Arabic numerals (Table 1, Table 2) in the order cited. Tables must be self-explanatory. Use footnotes below the table only to define non-standard abbreviations or indicate statistical significance; describe experimental procedures in the Materials and Methods section. Avoid vertical rules and cell shading. Place table legends after the main text, each on a separate page.</w:t>
+        <w:t>Submit all tables as editable text (not images) using standard word-processing software. Place a brief, descriptive caption in sentence case directly above each table, with 6 pt spacing above and below. Number tables consecutively with Arabic numerals (Table 1, Table 2) in the order cited. Tables must be self-explanatory. Use footnotes below the table only to define non-standard abbreviations or indicate statistical significance; describe experimental procedures in the Materials and Methods section. Avoid vertical rules and cell shading. Place table legends after the main text, each on a separate page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671CCA6B" w14:textId="334601D9" w:rsidR="001E1CD9" w:rsidRPr="007A2277" w:rsidRDefault="001E1CD9" w:rsidP="00E22F36">
+    <w:p w14:paraId="50E4E4B9" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="TableCaption"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
         <w:t>Table 1. Table caption (please ensure no period is placed at the end of the caption)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1966"/>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E307E8" w:rsidRPr="007A2277" w14:paraId="514C9290" w14:textId="4D2803C5" w:rsidTr="00EC76AB">
+      <w:tr w:rsidR="00275AA7" w:rsidRPr="007A2277" w14:paraId="172BC950" w14:textId="77777777" w:rsidTr="00433321">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="568E4A67" w14:textId="3637CE7F" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="78275D14" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Parameter description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BC941F6" w14:textId="66F07736" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="192ABA3C" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Parameter value 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62F44D76" w14:textId="5CECE3CA" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="17374DEA" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Parameter value 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13256AB8" w14:textId="51419971" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="3FB4D3BD" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E307E8" w:rsidRPr="007A2277" w14:paraId="24775BF5" w14:textId="1D7BD9A1" w:rsidTr="00EC76AB">
+      <w:tr w:rsidR="00275AA7" w:rsidRPr="007A2277" w14:paraId="4AED373A" w14:textId="77777777" w:rsidTr="00433321">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="019F9155" w14:textId="36A59DF1" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="05D6B8C4" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61971662" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="197ADB3F" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>12.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C42A9C1" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="1939C187" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3358C596" w14:textId="5CA86694" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="57C21003" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E307E8" w:rsidRPr="007A2277" w14:paraId="02990F82" w14:textId="6FA0EBFF" w:rsidTr="00EC76AB">
+      <w:tr w:rsidR="00275AA7" w:rsidRPr="007A2277" w14:paraId="38184181" w14:textId="77777777" w:rsidTr="00433321">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="120F8FD0" w14:textId="74B78425" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="096C9ABE" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A0CCED0" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="2679295E" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>34.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="586700DD" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="1134B36C" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>12.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B8A940B" w14:textId="5C5B9434" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="2DD3F985" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E307E8" w:rsidRPr="007A2277" w14:paraId="7684B451" w14:textId="5E5E2DF4" w:rsidTr="00EC76AB">
+      <w:tr w:rsidR="00275AA7" w:rsidRPr="007A2277" w14:paraId="39111B9C" w14:textId="77777777" w:rsidTr="00433321">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44F48CF2" w14:textId="5B783426" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="1595B1B5" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Parameter 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74D00BE3" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="2ACF16F1" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C64EA7D" w14:textId="77777777" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="65AFD924" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E15E02D" w14:textId="12F148A5" w:rsidR="00E307E8" w:rsidRPr="007A2277" w:rsidRDefault="00E307E8" w:rsidP="00434C99">
+          <w:p w14:paraId="262A1FC2" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50DE8A2D" w14:textId="796D40B0" w:rsidR="00793D86" w:rsidRPr="00793D86" w:rsidRDefault="005A1840" w:rsidP="00793D86">
+    <w:p w14:paraId="605D0A1C" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="00793D86" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00793D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793D86" w:rsidRPr="00793D86">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793D86">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793D86" w:rsidRPr="00793D86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Equations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0314EBA7" w14:textId="71BD54EA" w:rsidR="001E1CD9" w:rsidRPr="00EE070A" w:rsidRDefault="00EE070A" w:rsidP="00793D86">
+    <w:p w14:paraId="6C59B73A" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="00EE070A" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE070A">
         <w:t xml:space="preserve">Submit all equations as editable text using </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Microsoft </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE070A">
-        <w:t xml:space="preserve">Word Equation Editor or </w:t>
-[...7 lines deleted...]
-        <w:t>, not as images. Use a solidus (X/Y) for simple fractions in running text. Italici</w:t>
+        <w:t>Word Equation Editor or MathType, not as images. Use a solidus (X/Y) for simple fractions in running text. Italici</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE070A">
-        <w:t xml:space="preserve">e variables, bold vectors and matrices, and set standard functions (log, sin, exp) in Roman type; write powers of e as "exp". Display complex or multi-line equations on separate lines, numbered consecutively with right-aligned Arabic numerals in parentheses (e.g., Eq. (1), </w:t>
-[...7 lines deleted...]
-        <w:t>. (2–3)). Appendix equations use the appendix letter as a prefix</w:t>
+        <w:t>e variables, bold vectors and matrices, and set standard functions (log, sin, exp) in Roman type; write powers of e as "exp". Display complex or multi-line equations on separate lines, numbered consecutively with right-aligned Arabic numerals in parentheses (e.g., Eq. (1), Eqs. (2–3)). Appendix equations use the appendix letter as a prefix</w:t>
       </w:r>
       <w:r>
         <w:t>, such as (Eq. A1, B2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE070A">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE070A">
         <w:t>Each equation must be left-aligned with 6-point spacing above and below.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00351BCB" w:rsidRPr="007A2277">
+      <w:r w:rsidRPr="007A2277">
         <w:t>Please ensure all symbols and variables are clearly defined upon their first mention in the text. Complex equations should be presented on separate lines to maintain clarity and professionalism.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9864" w:type="dxa"/>
+        <w:tblW w:w="9865" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8957"/>
-        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="9071"/>
+        <w:gridCol w:w="794"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E1CD9" w:rsidRPr="007A2277" w14:paraId="4799A187" w14:textId="77777777" w:rsidTr="00501976">
+      <w:tr w:rsidR="00275AA7" w:rsidRPr="007A2277" w14:paraId="2A066279" w14:textId="77777777" w:rsidTr="009B37C9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8957" w:type="dxa"/>
+            <w:tcW w:w="9071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54A10849" w14:textId="12454354" w:rsidR="001E1CD9" w:rsidRPr="00AC07D2" w:rsidRDefault="002808A1" w:rsidP="00AC07D2">
+          <w:p w14:paraId="48D70ADB" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="00AC07D2" w:rsidRDefault="00306D32" w:rsidP="00433321">
             <w:pPr>
               <w:pStyle w:val="FigContent"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
@@ -2911,858 +2191,806 @@
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <m:t>t</m:t>
                         </m:r>
                       </m:e>
                     </m:d>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="p"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <m:t>)</m:t>
                     </m:r>
                   </m:e>
                 </m:func>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="794" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C7AF37" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="007A2277" w:rsidRDefault="001E1CD9" w:rsidP="003575E4">
+          <w:p w14:paraId="7CC844DA" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00433321">
             <w:pPr>
               <w:pStyle w:val="FigContent"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2277">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31BAC7EA" w14:textId="0F53FAA7" w:rsidR="00793D86" w:rsidRPr="00793D86" w:rsidRDefault="005A1840" w:rsidP="00793D86">
+    <w:p w14:paraId="51FC786C" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="00793D86" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00793D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793D86" w:rsidRPr="00793D86">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793D86">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793D86" w:rsidRPr="00793D86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Figures </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E7BB24" w14:textId="2FCAC122" w:rsidR="00C25FC7" w:rsidRDefault="00C25FC7" w:rsidP="00793D86">
+    <w:p w14:paraId="5DA4B77A" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C25FC7">
         <w:t>Submit figures as PNG, EPS, TIFF, JPEG, or BMP (grayscale ≥600 dpi; colour ≥300 dpi). Cite all figures in the text and number them with Arabic numerals in order of appearance (e.g., Figure 1, Figure 2); label multi-panel figures as Figure</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C25FC7">
         <w:t>1(a), Figure 1(b), etc. Place a brief, descriptive caption in sentence case directly below each figure, without a closing period and with 6-point spacing before and after. Do not duplicate table data. Colour figures appear online, so ensure they remain clear in grayscale for print. Remove all boundary lines so that only the plot area and legend sit within the plot, and make sure every figure and its text are sharp and legible.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DDD043" w14:textId="31B21D89" w:rsidR="001E1CD9" w:rsidRDefault="00C25FC7" w:rsidP="00C25FC7">
+    <w:p w14:paraId="131FA0E9" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00C25FC7">
         <w:t>Ensure no boundary lines are visible on any figure. Only the plot area and legend should be within the plot boundaries. The figure must be clear, and all text must be legible.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00351BCB" w:rsidRPr="007A2277">
+      <w:r w:rsidRPr="007A2277">
         <w:t>Captions must be written in sentence case, positioned below the image, centre-aligned, and should not conclude with a period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A148397" w14:textId="38550152" w:rsidR="00112F51" w:rsidRPr="007A2277" w:rsidRDefault="002B734D" w:rsidP="00112F51">
+    <w:p w14:paraId="3F6CB91A" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:r w:rsidRPr="002B734D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="302071A5" wp14:editId="24508A41">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="094B447F" wp14:editId="278F7815">
             <wp:extent cx="3236450" cy="2259965"/>
             <wp:effectExtent l="0" t="0" r="2540" b="6985"/>
             <wp:docPr id="112488270" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="112488270" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3290864" cy="2297962"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="27DAFF21" w14:textId="77777777" w:rsidR="00351BCB" w:rsidRPr="007A2277" w:rsidRDefault="00351BCB" w:rsidP="00AC07D2">
+    <w:p w14:paraId="4905E599" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="FigureCaption"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
         <w:t>Figure 1. Figure caption (please ensure no period is placed at the end of the caption)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACBAAD5" w14:textId="22961A14" w:rsidR="00793D86" w:rsidRDefault="005A1840" w:rsidP="00793D86">
+    <w:p w14:paraId="0245FF8B" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00793D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793D86" w:rsidRPr="00793D86">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793D86">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793D86" w:rsidRPr="00793D86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Algorithms </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B72DE2" w14:textId="6B4A2504" w:rsidR="001E1CD9" w:rsidRPr="007A2277" w:rsidRDefault="00351BCB" w:rsidP="00284AA3">
+    <w:p w14:paraId="52692C9F" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
-        <w:t xml:space="preserve">Source </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00EA0C03">
+        <w:t>Source code and algorithms should be formatted in Courier New (9-point font)</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">, italic </w:t>
       </w:r>
-      <w:r w:rsidR="00090D8F" w:rsidRPr="007A2277">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007A2277">
-        <w:t xml:space="preserve"> in a justified layout. To ensure clarity, code snippets should be clearly separated from the main text and, where necessary, enclosed within a </w:t>
-[...3 lines deleted...]
-        <w:t>frame or box. If multiple algorithms are included, they should be numbered consecutively (e.g., Algorithm 1, Algorithm 2) and accompanied by a concise title.</w:t>
+        <w:t>and presented in a justified layout. To ensure clarity, code snippets should be clearly separated from the main text and, where necessary, enclosed within a frame or box. If multiple algorithms are included, they should be numbered consecutively (e.g., Algorithm 1, Algorithm 2) and accompanied by a concise title.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6FCF11" w14:textId="77777777" w:rsidR="00284AA3" w:rsidRDefault="00284AA3" w:rsidP="00501976">
+    <w:p w14:paraId="27E1A14A" w14:textId="6A4A0D83" w:rsidR="00275AA7" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:firstLine="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72680D57" w14:textId="5FE77491" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="009E0C2B">
+    <w:p w14:paraId="35F54CA2" w14:textId="1E89A7DD" w:rsidR="009B37C9" w:rsidRDefault="009B37C9" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0C2B">
+    </w:p>
+    <w:p w14:paraId="21F987ED" w14:textId="77777777" w:rsidR="009B37C9" w:rsidRDefault="009B37C9" w:rsidP="00275AA7">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">if </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E0C2B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F54FFA" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="009E0C2B" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E0C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0C2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:tab/>
         <w:t>rand &lt; Jr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD4C56F" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="009E0C2B">
+    <w:p w14:paraId="7F09F738" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="009E0C2B" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A6EC7F" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="009E0C2B">
+    <w:p w14:paraId="3C5E1189" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="009E0C2B" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>apply COOBL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CB8E52" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="009E0C2B">
+    <w:p w14:paraId="7FD387B6" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="009E0C2B" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">else </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331F8C86" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="009E0C2B">
+    <w:p w14:paraId="710A543D" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="009E0C2B" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>check stopping condition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5EB503" w14:textId="77777777" w:rsidR="001E1CD9" w:rsidRPr="009E0C2B" w:rsidRDefault="001E1CD9" w:rsidP="009E0C2B">
+    <w:p w14:paraId="344EA391" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="009E0C2B" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0C2B">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>else</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050C619C" w14:textId="77777777" w:rsidR="00284AA3" w:rsidRDefault="00284AA3" w:rsidP="003A2313">
+    <w:p w14:paraId="47E5D1CF" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F984417" w14:textId="5567AAB2" w:rsidR="00351BCB" w:rsidRPr="007A2277" w:rsidRDefault="00351BCB" w:rsidP="003A2313">
+    <w:p w14:paraId="56AECDC3" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>This section must provide a comprehensive account of the research design, sampling strategy, and data collection procedures. Authors should clearly delineate the rationale behind the chosen methodology and, where applicable, describe the instruments used for data acquisition. To ensure ethical standards, information regarding participant recruitment and ethical approval (if relevant) should also be included. These details are essential to allow for the validation and potential replication of the study by other researchers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457F6E44" w14:textId="77777777" w:rsidR="00351BCB" w:rsidRDefault="00351BCB" w:rsidP="000B6FCC">
+    <w:p w14:paraId="0B188A55" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
         <w:t>The use of flowcharts or diagrams to illustrate the research process is highly encouraged.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BF842F" w14:textId="3B012E3F" w:rsidR="0015394A" w:rsidRPr="00793D86" w:rsidRDefault="005A1840" w:rsidP="0015394A">
+    <w:p w14:paraId="477FA636" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="00793D86" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00793D86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0015394A" w:rsidRPr="00793D86">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">5 Abbreviations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EDA79C" w14:textId="1D5962F9" w:rsidR="003A2313" w:rsidRPr="007A2277" w:rsidRDefault="003A2313" w:rsidP="0015394A">
+    <w:p w14:paraId="07183C76" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003A2313">
         <w:t>All abbreviations should be defined when first introduced in the main text. A list of abbreviations may also be included at the end of the manuscript, after the references. Abbreviations in the abstract must be explained within the abstract itself, even if they are defined in the main text. Authors are strongly encouraged to use SI (International System of Units) units throughout the document. If other unit systems are used for disciplinary standards or to align with cited literature, the SI equivalent must also be provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27502E01" w14:textId="43D08BE2" w:rsidR="001E1CD9" w:rsidRPr="007A2277" w:rsidRDefault="005A1840" w:rsidP="000B6FCC">
+    <w:p w14:paraId="47D44259" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A2277">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="007A2277" w:rsidRPr="007A2277">
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Results and Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB17E87" w14:textId="77777777" w:rsidR="007D79A0" w:rsidRDefault="007D79A0" w:rsidP="007D79A0">
+    <w:p w14:paraId="3502351D" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Results and discussion can be presented either as separate subsections or combined into one, based on what best enhances clarity. Results should be clear and precise, including measures of uncertainty, statistical significance, and replication. The discussion should place the findings within the context of existing literature, highlight their importance, address any discrepancies or unexpected results, and note limitations that affect the scope or generalisability. Avoid excessive citation and re-description of previous work; instead, focus on interpreting and contextualising the new findings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED0D1BB" w14:textId="1BE56DC9" w:rsidR="00351BCB" w:rsidRPr="007A2277" w:rsidRDefault="00351BCB" w:rsidP="007D79A0">
+    <w:p w14:paraId="30BC58C7" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007A2277">
         <w:t>Sub-headings may be used to structure the discussion into key thematic areas for better readability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E981BFC" w14:textId="555C0576" w:rsidR="001E1CD9" w:rsidRPr="007A2277" w:rsidRDefault="005A1840" w:rsidP="000B6FCC">
+    <w:p w14:paraId="44A68975" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRPr="007A2277" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A2277">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="007A2277" w:rsidRPr="007A2277">
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2277">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B667F2" w14:textId="77777777" w:rsidR="00756379" w:rsidRDefault="00756379" w:rsidP="000B6FCC">
+    <w:p w14:paraId="43F42C10" w14:textId="77777777" w:rsidR="00275AA7" w:rsidRDefault="00275AA7" w:rsidP="00275AA7">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00756379">
         <w:t>The conclusions section should provide a clear, focused summary of the main findings and their significance. It must directly address the goals outlined in the introduction, reaffirm the study's key findings, and discuss the practical and theoretical implications of the results. Instead of just repeating the abstract or listing the results, it should synthesise and interpret the findings in relation to the objectives and the broader field. Authors may also highlight unresolved questions or propose future research directions based on the current study's limitations or scope.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1722F863" w14:textId="63DB5650" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="000B6FCC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1CD9">
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E65F82" w14:textId="77777777" w:rsidR="005F73B9" w:rsidRDefault="005F73B9" w:rsidP="000B6FCC">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F73B9">
         <w:t xml:space="preserve">The Acknowledgements section should list all individuals who helped with the research or manuscript but do not meet the ICMJE authorship criteria. Contributions must be specified by name and type, such as statistical advice, lab support, or language editing. Each individual’s acknowledgement must be confirmed by them before submission. Funding sources are not to be included here but should be reported in the separate Funding subsection below. Any institutional contributions must also be acknowledged in this section. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EDA116" w14:textId="77777777" w:rsidR="00015719" w:rsidRDefault="00015719" w:rsidP="000B6FCC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00015719">
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D31B6E0" w14:textId="587FBDD2" w:rsidR="003C5764" w:rsidRPr="003C5764" w:rsidRDefault="003C5764" w:rsidP="003C5764">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Authors must disclose all financial and material support related to the research and manuscript. This includes grants, fellowships, publication fee assistance, in-kind contributions (e.g., equipment, materials, reagents, data tools), externally funded salaries, and travel or accommodation expenses. The section should be titled “Funding” and list the full official name of each funder, along with the corresponding grant or award number. The same details must be entered into the submission system’s funding metadata fields to ensure inclusion in the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> record and in international funding registries. The corresponding author is responsible for ensuring that all funding disclosures are accurate, complete, and consistent across co-authors prior to submission.</w:t>
+        <w:t>Authors must disclose all financial and material support related to the research and manuscript. This includes grants, fellowships, publication fee assistance, in-kind contributions (e.g., equipment, materials, reagents, data tools), externally funded salaries, and travel or accommodation expenses. The section should be titled “Funding” and list the full official name of each funder, along with the corresponding grant or award number. The same details must be entered into the submission system’s funding metadata fields to ensure inclusion in the CrossMark record and in international funding registries. The corresponding author is responsible for ensuring that all funding disclosures are accurate, complete, and consistent across co-authors prior to submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E496FA8" w14:textId="61B5441D" w:rsidR="00015719" w:rsidRPr="00065DBA" w:rsidRDefault="00015719" w:rsidP="00295518">
+    <w:p w14:paraId="4E496FA8" w14:textId="61B5441D" w:rsidR="00015719" w:rsidRPr="00065DBA" w:rsidRDefault="00015719" w:rsidP="009B37C9">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00065DBA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>With Funding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00065DBA">
         <w:t xml:space="preserve"> 'This work was supported by [</w:t>
       </w:r>
       <w:r w:rsidR="00AC4D77">
         <w:t>Source of f</w:t>
       </w:r>
       <w:r w:rsidRPr="00065DBA">
         <w:t xml:space="preserve">unding </w:t>
       </w:r>
       <w:r w:rsidR="00AC4D77">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00065DBA">
         <w:t>ody]</w:t>
       </w:r>
       <w:r w:rsidR="00AC4D77">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00065DBA">
         <w:t xml:space="preserve"> including the [Type of </w:t>
       </w:r>
       <w:r w:rsidR="00AC4D77">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00065DBA">
         <w:t xml:space="preserve">rant] and [Grant </w:t>
       </w:r>
       <w:r w:rsidR="00AC4D77">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00065DBA">
-        <w:t xml:space="preserve">umber: </w:t>
-[...15 lines deleted...]
-        <w:t>, grants, or awards are not required.</w:t>
+        <w:t>umber: xxxxx].' (Note: Detailed descriptions of the programmes, grants, or awards are not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724D4F61" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00295518">
+    <w:p w14:paraId="724D4F61" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="009B37C9">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00065DBA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Without Funding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00065DBA">
         <w:t xml:space="preserve"> If no specific funding was available for the research, the following mandatory statement must be included: 'This study was not supported by any grants from funding bodies in the public, private, or not-for-profit</w:t>
       </w:r>
       <w:r w:rsidRPr="00015719">
         <w:t xml:space="preserve"> sectors.'</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05FE1920" w14:textId="464A6E89" w:rsidR="00677DCA" w:rsidRDefault="00677DCA" w:rsidP="00677DCA">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677DCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaration of Competing Interests </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2E7D4E" w14:textId="0BD63F83" w:rsidR="00F2667C" w:rsidRDefault="00F2667C" w:rsidP="00F2667C">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t>A competing interest is any financial, professional, personal, or institutional connection that could influence the research. Disclosure ensures transparency, not an admission of bias. Authors must declare all relevant interests from the three years before the research, and any earlier ones that could still be perceived as a bias. Financial interests include employment, stocks or options, consultation fees, honoraria, paid expert testimony, royalties, and related patents in organisations with a stake in the outcome. Non-financial interests include unpaid leadership roles, relevant personal or professional relationships, and strongly held beliefs on the subject. These obligations extend to immediate family members. Authors with editorial or advisory roles at journal must notify the editorial office before submission and include a recusal statement in the Declaration of Competing Interests.</w:t>
+        <w:t xml:space="preserve">A competing interest is any financial, professional, personal, or institutional connection that could influence the research. Disclosure ensures transparency, not an admission of bias. Authors must declare all relevant interests from the three years before the research, and any earlier ones that could still be perceived as a bias. Financial interests include employment, stocks or options, consultation fees, honoraria, paid expert testimony, royalties, and related patents in organisations with a stake in the outcome. Non-financial interests include unpaid leadership roles, relevant personal or professional </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>relationships, and strongly held beliefs on the subject. These obligations extend to immediate family members. Authors with editorial or advisory roles at journal must notify the editorial office before submission and include a recusal statement in the Declaration of Competing Interests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A7543D" w14:textId="245B9830" w:rsidR="00F2667C" w:rsidRPr="00F2667C" w:rsidRDefault="00F2667C" w:rsidP="00446773">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F2667C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>With competing interests</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2667C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8D543F" w14:textId="78868D20" w:rsidR="00F2667C" w:rsidRDefault="00F2667C" w:rsidP="00F2667C">
       <w:pPr>
@@ -3809,311 +3037,233 @@
     <w:p w14:paraId="4A5545F3" w14:textId="4AE50809" w:rsidR="00F2667C" w:rsidRDefault="00F2667C" w:rsidP="00F2667C">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The authors declare no relevant financial or non-financial conflicts of interest OR </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0463121E" w14:textId="4F721E68" w:rsidR="00F2667C" w:rsidRDefault="00F2667C" w:rsidP="00F2667C">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>All authors certify that they have no affiliations with any organisation with a financial or non-financial interest in the subject matter of this manuscript'</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163334DE" w14:textId="59B4135F" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="00582C7D" w:rsidP="00295518">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582C7D">
-        <w:t>CRediT</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Author Contribution Statement</w:t>
+        <w:t>CRediT Author Contribution Statement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709C2FE4" w14:textId="77777777" w:rsidR="007117FA" w:rsidRDefault="007117FA" w:rsidP="00295518">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The journal requires that every manuscript include a </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> specifying each author's contribution. It appears below the Funding information and is submitted as structured metadata for accurate bibliometric attribution. The corresponding author must complete the statement in consultation with all co-authors and confirm their agreement before submission. Role assignments must reflect actual contributions; inflated, fabricated, or inaccurate assignments will be treated as authorship misconduct.</w:t>
+        <w:t>The journal requires that every manuscript include a CRediT Author Contribution Statement using the 14 standardised NISO CRediT roles. This statement complements, but does not replace, the ICMJE authorship criteria; all named authors must still meet the four ICMJE requirements, with CRediT specifying each author's contribution. It appears below the Funding information and is submitted as structured metadata for accurate bibliometric attribution. The corresponding author must complete the statement in consultation with all co-authors and confirm their agreement before submission. Role assignments must reflect actual contributions; inflated, fabricated, or inaccurate assignments will be treated as authorship misconduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B66A8F" w14:textId="7FEE360B" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="007117FA">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00015719">
         <w:t xml:space="preserve">To ensure consistency, authors are recommended to adopt the following standard roles: </w:t>
       </w:r>
       <w:r w:rsidRPr="00015719">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Conceptualisation; Methodology; Validation; Formal analysis; Data curation; Investigation; Resources; Software; Visualisation; Writing – original draft; Writing – review &amp; editing; Funding acquisition; Project administration; Supervision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4362A79F" w14:textId="77777777" w:rsidR="007117FA" w:rsidRDefault="007117FA" w:rsidP="007117FA">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4822C165" w14:textId="32E62D3F" w:rsidR="00015719" w:rsidRPr="007117FA" w:rsidRDefault="00015719" w:rsidP="007117FA">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007117FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Example format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78622A89" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00295518">
+    <w:p w14:paraId="78622A89" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="009B37C9">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00015719">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>M.M. Rahman:</w:t>
       </w:r>
       <w:r w:rsidRPr="00015719">
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>; Supervision.</w:t>
+        <w:t xml:space="preserve"> Conceptualisation; Formal analysis; Visualisation; Supervision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6906CAB8" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="00295518">
+    <w:p w14:paraId="6906CAB8" w14:textId="77777777" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="009B37C9">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00015719">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">W.T. </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>W.T. Urmi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00015719">
         <w:t xml:space="preserve"> Methodology; Data curation; Writing – original draft; Resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1711E024" w14:textId="0B0CEE7F" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="00434C99" w:rsidP="0027007E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1CD9">
         <w:t>Availability of Data and Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EFF029" w14:textId="35972DC3" w:rsidR="00015719" w:rsidRPr="00015719" w:rsidRDefault="00015719" w:rsidP="0027007E">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00015719">
         <w:t>To promote transparency and ensure reproducibility, authors must provide a clear statement regarding the accessibility of the data, materials, and source code utili</w:t>
       </w:r>
       <w:r w:rsidR="0027007E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00015719">
         <w:t>ed in the study. Authors are required to select and adapt one of the following standard statements as applicable:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DD5D0B" w14:textId="2073289D" w:rsidR="00015719" w:rsidRPr="00434C99" w:rsidRDefault="00015719" w:rsidP="0027007E">
+    <w:p w14:paraId="10DD5D0B" w14:textId="2073289D" w:rsidR="00015719" w:rsidRPr="00434C99" w:rsidRDefault="00015719" w:rsidP="009B37C9">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002A4BE5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Available on request:</w:t>
       </w:r>
       <w:r w:rsidRPr="00434C99">
-        <w:t xml:space="preserve"> The datasets generated and/or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> during the current study are available from the corresponding author on reasonable request.</w:t>
+        <w:t xml:space="preserve"> The datasets generated and/or analysed during the current study are available from the corresponding author on reasonable request.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17472420" w14:textId="341930BD" w:rsidR="00015719" w:rsidRPr="00434C99" w:rsidRDefault="00015719" w:rsidP="0027007E">
+    <w:p w14:paraId="17472420" w14:textId="341930BD" w:rsidR="00015719" w:rsidRPr="00434C99" w:rsidRDefault="00015719" w:rsidP="009B37C9">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002A4BE5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Publicly available:</w:t>
       </w:r>
       <w:r w:rsidRPr="00434C99">
-        <w:t xml:space="preserve"> The datasets generated and/or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> during the current study are available in the [Repository Name] at [Persistent Link/DOI].</w:t>
+        <w:t xml:space="preserve"> The datasets generated and/or analysed during the current study are available in the [Repository Name] at [Persistent Link/DOI].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F418AC9" w14:textId="642FFF0D" w:rsidR="00015719" w:rsidRPr="00434C99" w:rsidRDefault="00015719" w:rsidP="0027007E">
+    <w:p w14:paraId="1F418AC9" w14:textId="642FFF0D" w:rsidR="00015719" w:rsidRPr="00434C99" w:rsidRDefault="00015719" w:rsidP="009B37C9">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002A4BE5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Not applicable:</w:t>
       </w:r>
       <w:r w:rsidRPr="00434C99">
-        <w:t xml:space="preserve"> Data sharing is not applicable to this article as no new datasets were generated or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in this study.</w:t>
+        <w:t xml:space="preserve"> Data sharing is not applicable to this article as no new datasets were generated or analysed in this study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3413F449" w14:textId="2239D5A4" w:rsidR="001E1CD9" w:rsidRPr="001E1CD9" w:rsidRDefault="00434C99" w:rsidP="0027007E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1CD9">
         <w:t>Ethics Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2062DE89" w14:textId="33905391" w:rsidR="005830F5" w:rsidRDefault="005830F5" w:rsidP="0027007E">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk210725313"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk210725313"/>
       <w:r w:rsidRPr="005830F5">
         <w:t xml:space="preserve">An ethics statement is required for all research involving human participants, animals, or sensitive personal data. For human participants, provide the ethics committee or IRB name, approval reference number, and approval date, and confirm adherence to the approved protocol and the Declaration of Helsinki (2013 revision) or relevant national guidelines. For animal studies, confirm compliance with applicable welfare laws and institutional policies, including the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">name of the </w:t>
       </w:r>
       <w:r w:rsidRPr="005830F5">
         <w:t>approving committee, approval number, and date. For personal data, confirm compliance with the Malaysian Personal Data Protection Act 2010 and other relevant international privacy laws. If ethics review was waived (e.g., for publicly available secondary data or anonymised records), state the basis. The Editor-in-Chief may request ethics approval documents at any time during the review process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7678FF" w14:textId="556259EA" w:rsidR="00FE341E" w:rsidRPr="00F908A4" w:rsidRDefault="00015719" w:rsidP="00F908A4">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00015719">
         <w:t>All research must demonstrate strict compliance with institutional, national, and international ethical standards. Authors should select and adapt the most relevant statement from the examples below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9F20A4" w14:textId="77777777" w:rsidR="0066673C" w:rsidRDefault="0066673C" w:rsidP="00FE341E">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4192,68 +3342,83 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B83BF01" w14:textId="45C7F9F7" w:rsidR="000676A1" w:rsidRDefault="00015719" w:rsidP="00FE341E">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE341E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Simulation or Secondary Data Studies:</w:t>
       </w:r>
       <w:r w:rsidRPr="00434C99">
         <w:t xml:space="preserve"> This study did not involve human participants or animal subjects. Ethical</w:t>
       </w:r>
       <w:r w:rsidRPr="00015719">
         <w:t xml:space="preserve"> approval was therefore not required for this research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B74CF88" w14:textId="17A7C3C3" w:rsidR="002C018E" w:rsidRDefault="002C018E" w:rsidP="002C018E">
+    <w:p w14:paraId="71BED7F8" w14:textId="77777777" w:rsidR="009B37C9" w:rsidRDefault="009B37C9" w:rsidP="002C018E">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018E">
+    </w:p>
+    <w:p w14:paraId="7B74CF88" w14:textId="06DD4579" w:rsidR="002C018E" w:rsidRDefault="002C018E" w:rsidP="002C018E">
+      <w:pPr>
+        <w:pStyle w:val="bullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C018E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Generative Artificial Intelligence Disclosure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E587A0" w14:textId="2E90AF8B" w:rsidR="00E3742A" w:rsidRPr="00FD5B8E" w:rsidRDefault="002C018E" w:rsidP="00FD5B8E">
       <w:pPr>
         <w:pStyle w:val="bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002C018E">
         <w:t xml:space="preserve">Authors must disclose any use of generative AI tools (e.g., large language models, AI writing assistants, image generators, or data analysis aids) during manuscript preparation, specifying the tool's name, version, and purpose of use. Authors remain fully responsible for the accuracy, originality, and integrity of all content; AI tools cannot be listed as authors as they do not meet ICMJE authorship criteria. Use of AI for language editing, grammar, or translation must also be declared. Undisclosed use of AI-generated text, figures, code, or references is a breach of </w:t>
       </w:r>
       <w:r>
         <w:t>journal</w:t>
       </w:r>
       <w:r w:rsidRPr="002C018E">
         <w:t xml:space="preserve"> publication ethics and will be handled under the </w:t>
       </w:r>
       <w:r>
         <w:t>journal’s</w:t>
       </w:r>
       <w:r w:rsidRPr="002C018E">
@@ -4417,180 +3582,188 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3742A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artificial intelligence tools [specify tool and version] were used to assist in [specify: drafting, literature summarisation, data analysis, etc.]. All AI-generated content was reviewed and verified by the authors for accuracy and originality. Final interpretations and conclusions are the sole responsibility of the authors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4610178A" w14:textId="5DD2A001" w:rsidR="001E1CD9" w:rsidRDefault="001E1CD9" w:rsidP="00214D41">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1CD9">
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="7934732C" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="7934732C" w14:textId="0657FDC9" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE06A5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Adherence to the IEEE citation style is mandatory at the submission stage. Authors must ensure that all references are prepared in strict accordance with the IEEE formatting guidelines and the provided examples. Consistency must be maintained throughout the manuscript. Each reference entry must include the author(s)’ names, title of the article or chapter, full title of the journal or book (abbreviated where applicable according to IEEE standards), year of publication, volume number, issue number (if available), and complete page range. The inclusion of a Digital Object Identifier (DOI) is strongly encouraged for all applicable references. The journal’s official formatting will be rigorously applied during the proofing stage, and any incomplete or missing metadata will be flagged for mandatory revision by the author.</w:t>
+        <w:t>Adherence to the IEEE citation style is mandatory at the submission stage. Authors must ensure that all references are prepared in strict accordance with the IEEE formatting guidelines and the provided examples. Consistency must be maintained throughout the manuscript. Each reference entry must include the author(s)’ names, title of the article or chapter, full title of the journal or book, year of publication, volume number, issue number (if available), and complete page range. The inclusion of a Digital Object Identifier (DOI) is strongly encouraged for all applicable references. The journal’s official formatting will be rigorously applied during the proofing stage, and any incomplete or missing metadata will be flagged for mandatory revision by the author.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C336794" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
+    <w:p w14:paraId="6C336794" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="476983DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EE06A5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="476983DF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Relevance and sequencing: All cited sources must be relevant, current, and appropriately integrated into the manuscript. References must be numbered sequentially in square brackets (e.g., [1]) according to the order of first appearance in the text. The numbering in the reference list must correspond exactly to the order of citation in the manuscript. For multiple citations, use separate bracketed numbers (e.g., [1], [3], [5]). For consecutive references, a range may be indicated using a hyphen (e.g., [1]</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00EE06A5">
+      <w:r w:rsidRPr="476983DF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–[</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00EE06A5">
+      <w:r w:rsidRPr="476983DF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4]).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1977B4" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE06A5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IEEE Referencing Style Specifications: The reference list must strictly conform to IEEE formatting requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B11ED42" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE06A5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author Nomenclature: Authors’ initials precede their surnames (e.g., M. M. Rahman). For works with up to six authors, all names must be listed. For more than six authors, list the first author followed by et al.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C7F803" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
+    <w:p w14:paraId="29C7F803" w14:textId="17A8972C" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE06A5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Journal Articles: Author(s), “Title of the article,” Abbreviated Journal Name, vol. x, no. x, pp. xxx–xxx, year.</w:t>
+        <w:t xml:space="preserve">Journal Articles: Author(s), “Title of the article,” </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0594">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Full</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE06A5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal Name, vol. x, no. x, pp. xxx–xxx, year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77824874" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE06A5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conference Papers: Author(s), “Title of the paper,” in Proceedings of the Conference Name, location, year, pp. xxx–xxx.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C228146" w14:textId="77777777" w:rsidR="00EE06A5" w:rsidRPr="00EE06A5" w:rsidRDefault="00EE06A5" w:rsidP="00EE06A5">
@@ -4750,181 +3923,179 @@
         <w:pStyle w:val="Reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD401D" w:rsidRPr="00C83D07" w:rsidSect="00B23D72">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2EDD2FCE" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1E624CC8" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="010B1546" w14:textId="1C250AE1" w:rsidR="00E230AD" w:rsidRPr="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>journal</w:t>
     </w:r>
     <w:r w:rsidRPr="009851FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.ump.edu.my</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="002808A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>cst</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="009851FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009851FC">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009851FC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -4947,182 +4118,154 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>64</w:t>
     </w:r>
     <w:r w:rsidRPr="009851FC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-1297828782"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6CD51D3F" w14:textId="08B2DD53" w:rsidR="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4513"/>
             <w:tab w:val="center" w:pos="7230"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00BD401D">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">*CORRESPONDING AUTHOR | </w:t>
         </w:r>
         <w:r w:rsidR="00EE06A5">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ali </w:t>
+          <w:t>Ali Sulaiman</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BD401D">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
-        <w:bookmarkStart w:id="4" w:name="_Hlk128729850"/>
+        <w:bookmarkStart w:id="5" w:name="_Hlk128729850"/>
         <w:r w:rsidRPr="00155D59">
           <w:rPr>
+            <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:sym w:font="Wingdings" w:char="F02A"/>
+          <w:t></w:t>
         </w:r>
-        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="5"/>
         <w:r w:rsidRPr="00BD401D">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EE06A5">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>asulaiman@gmail.com</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="65A37CC7" w14:textId="37FAC8F1" w:rsidR="00B23D72" w:rsidRPr="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9026"/>
             <w:tab w:val="right" w:pos="9638"/>
           </w:tabs>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t xml:space="preserve">© 202X The Authors. Published by </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> Malaysia Pahang Al-Sultan Abdullah Press. This is an open access article under the CC BY-NC 4.0 license</w:t>
+          <w:t>© 202X The Authors. Published by Universiti Malaysia Pahang Al-Sultan Abdullah Press. This is an open access article under the CC BY-NC 4.0 license</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00B23D72">
@@ -5136,80 +4279,82 @@
         <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00B23D72">
           <w:rPr>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3B5F904B" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1FD7DC95" w14:textId="77777777" w:rsidR="001C203F" w:rsidRDefault="001C203F" w:rsidP="00312D99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2D648DDC" w14:textId="56230F81" w:rsidR="00B23D72" w:rsidRPr="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:bookmarkStart w:id="3" w:name="_Hlk231889099"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk231889100"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Author et al.</w:t>
     </w:r>
     <w:r w:rsidR="00EE06A5">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidR="002808A1" w:rsidRPr="002808A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Current Science and Technology </w:t>
     </w:r>
     <w:r w:rsidRPr="00914D22">
@@ -5278,56 +4423,58 @@
     </w:r>
     <w:r w:rsidRPr="00914D22">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00914D22">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1F971571" w14:textId="1D0CEDFB" w:rsidR="00B23D72" w:rsidRPr="002E389D" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:color w:val="E58300"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE06A5">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:lang w:eastAsia="en-MY"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46988126" wp14:editId="639F7588">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>293370</wp:posOffset>
@@ -5402,82 +4549,82 @@
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1701"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00501976">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">e-ISSN: </w:t>
     </w:r>
     <w:r w:rsidR="00A66B68" w:rsidRPr="00A66B68">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2785-8804</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5E3F61A5" w14:textId="77777777" w:rsidR="00B23D72" w:rsidRPr="00434C99" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
+  <w:p w14:paraId="5E3F61A5" w14:textId="625218D8" w:rsidR="00B23D72" w:rsidRPr="00434C99" w:rsidRDefault="00E67C01" w:rsidP="00B23D72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="center" w:pos="2552"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00434C99">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Volume XX, </w:t>
+      <w:t xml:space="preserve">VOLUME XX, </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FA45A4">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>No.</w:t>
+      <w:t>ISSUE</w:t>
     </w:r>
     <w:r w:rsidRPr="00434C99">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> X, 202X, xx - xx</w:t>
+      <w:t xml:space="preserve"> X, 202X, XX - XX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4091DB20" w14:textId="6C7D5F9B" w:rsidR="00B23D72" w:rsidRPr="00434C99" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00434C99">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>DOI: https://doi.org/10.15282/</w:t>
     </w:r>
     <w:r w:rsidR="002808A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>cst</w:t>
     </w:r>
     <w:r w:rsidRPr="00434C99">
@@ -5618,51 +4765,51 @@
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="28575" cap="flat" cmpd="sng">
                             <a:solidFill>
                               <a:srgbClr val="4A235A"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                             <a:headEnd type="none" w="sm" len="sm"/>
                             <a:tailEnd type="none" w="sm" len="sm"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:grpSp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="47C6920C" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:7.8pt;width:481.9pt;height:21pt;z-index:251659776" coordorigin="22859,36323" coordsize="61201,2810" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPqtCCUAMAACgKAAAOAAAAZHJzL2Uyb0RvYy54bWzMVslu2zAQvRfoPxC8N7JkW5aEyIHhLCgQ&#10;tEHTfgBNUQsgkSpJW87fd0htdpo0TlIUvcjcPJz35s0Mzy/2VYl2TKpC8Bi7ZxOMGKciKXgW4x/f&#10;rz8FGClNeEJKwVmMH5jCF8uPH86bOmKeyEWZMInACFdRU8c417qOHEfRnFVEnYmacdhMhayIhqnM&#10;nESSBqxXpeNNJr7TCJnUUlCmFKxetpt4ae2nKaP6a5oqplEZY/BN26+03435OstzEmWS1HlBOzfI&#10;G7yoSMHh0sHUJdEEbWXxm6mqoFIokeozKipHpGlBmcUAaNzJIzQ3UmxriyWLmqweaAJqH/H0ZrP0&#10;y+5OoiKB2GHESQUhsrci11DT1FkEJ25kfV/fyW4ha2cG7T6VlfkFHGhvSX0YSGV7jSgs+i4gmwL3&#10;FPY8319MOtZpDqExf/O8YB56c4zgwNSfetP5cOLq0Agst0YCd9IacXoXHOPp4NgwGRB0GEM3CMOZ&#10;53vHWMfl12O2zk9752e+3zt/On6ANdJG80PMBucj4p7FDAmkRo2o92nkPic1s9JTRgG9RqazcOG7&#10;/nwg8BtkGOFZyZA77lkW7f8G2ahIgYJeo5k/QSdRLZW+YaJCZhBjCW7Y/CO7W6XhfmCpP2Iu5eK6&#10;KEtYJ1HJjxbgoFkBAfUumpHeb/ZdVnRgNiJ5ABZUTa8LuPKWKH1HJNQKyJsG6keM1c8tkQyj8jMH&#10;8kN3ZiStDyfycLI5nBBOcwFliWqJUTtZa1umWmdXWy3SwgIz7rXOdF5D1I3O/0H4fXc+Wyy8Rdin&#10;zxj9cevdwQfigsWQ60PBGHQ/RvbE4CtRFomJv+FSyWyzLiXaEegIsxUUm5WpdGD96NjJKvkb8pjN&#10;TVFET8ij2+nlof9jcbjBxPXmwTQcGsm9lqTIco1WUooGrQXnkKZCooOjo1rWvOswfR72tf3l9jKU&#10;Cts3nheK6hwaPHFPrhmogT4VzBeQ0tQke1oSCAatauicimfWzpGATtSZKVKXROWtHq2F9k1SFRoe&#10;RmVRxTgAfH3TzBlJrniC9EMNrZrDmwrKD7hQQd1h8AKDAVBKIk2K8uVzTxe/trqYpOiqih11/bUb&#10;w3PEJk33dDLvncO5PTU+8Ja/AAAA//8DAFBLAwQUAAYACAAAACEAO3bTF90AAAAGAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLMLNqAiS9M06qkxsTUx3qYwBVJ2lrBboP/e8aTH&#10;N2/y3vfy1Ww7NdLgW8cG4kUEirh0Vcu1gc/9690jKB+QK+wck4ELeVgV11c5ZpWb+IPGXaiVhLDP&#10;0EATQp9p7cuGLPqF64nFO7rBYhA51LoacJJw2+n7KEq1xZalocGeNg2Vp93ZGnibcFov45dxezpu&#10;Lt/75P1rG5Mxtzfz+hlUoDn8PcMvvqBDIUwHd+bKq86ADAlyTVJQ4j6lSxlyMJA8pKCLXP/HL34A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT6rQglADAAAoCgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAO3bTF90AAAAGAQAADwAAAAAAAAAAAAAA&#10;AACqBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAALQGAAAAAA==&#10;">
+            <v:group w14:anchorId="47C6920C" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:7.8pt;width:481.9pt;height:21pt;z-index:251659776" coordorigin="22859,36323" coordsize="61201,2810" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2nK4RUAMAACgKAAAOAAAAZHJzL2Uyb0RvYy54bWzMVslu2zAQvRfoPxC8N7JkW5aEyIHhLCgQ&#10;tEHTfgBNUQsgkSpJW87fd0htdpo0TlIUvcjcPHxv5s0Mzy/2VYl2TKpC8Bi7ZxOMGKciKXgW4x/f&#10;rz8FGClNeEJKwVmMH5jCF8uPH86bOmKeyEWZMInACFdRU8c417qOHEfRnFVEnYmacdhMhayIhqnM&#10;nESSBqxXpeNNJr7TCJnUUlCmFKxetpt4ae2nKaP6a5oqplEZY8Cm7Vfa78Z8neU5iTJJ6rygHQzy&#10;BhQVKThcOpi6JJqgrSx+M1UVVAolUn1GReWINC0osxyAjTt5xOZGim1tuWRRk9WDm8C1j/z0ZrP0&#10;y+5OoiKB2GHESQUhsrci17imqbMITtzI+r6+k91C1s4M230qK/MLPNDeOvVhcCrba0Rh0XeB2RR8&#10;T2HP8/3FpPM6zSE05m+eF8xDb44RHJj6U286H05cHRqB5dZI4E5aI04PwTFIB2DDZGDQcQzdIAxn&#10;nu8dcx2XX8/Zgp/24Ge+34M/nT/QGt1G80POhucjxz3LGRJIjRpR79PIfU5qZqWnjAJ6jUxn4cJ3&#10;/fngwG+QYYRnJUPuuGe9aP83yEZFChT0Gs38iTqJaqn0DRMVMoMYS4Bh84/sbpWG+8FL/RFzKRfX&#10;RVnCOolKfrQAB80KCKiHaEZ6v9l3LDYieQD6qqbXBdx1S5S+IxKKBCRMA4UjxurnlkiGUfmZg9dD&#10;d2a0rA8n8nCyOZwQTnMB9YhqiVE7WWtbn1qUq60WaWEZGVwtmA4uhNsI/B/E3Xfns8XCW4R93oxh&#10;H7feHXVwXLAYknyoFIPgx5CeGHUlyiIxgTe+VDLbrEuJdgRawWwFVWZlShxYPzp2sjy6ovk3VDKb&#10;m6KInlBJt9OrRP/HGnGDievNg2k4NJJ7LUmR5RqtpBQNWgvOIU2FRAdHR9Gseddh+jzsa/vL7WUo&#10;FbZvPK8X1QEakLgn1wzUQJ8K5gvIbGpyPi0JBINWNXROxTNr50hHJ8rNFKlLovJWltZC+yapCg0P&#10;o7KoYhwAv75p5owkVzxB+qGGVs3hTQVVCCBUUH4YvMBgAC4lkSZF+fK5p4tfW2RMbnTFxY66/tqN&#10;4Tlic6d7Opn3zuHcnhofeMtfAAAA//8DAFBLAwQUAAYACAAAACEAO3bTF90AAAAGAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLMLNqAiS9M06qkxsTUx3qYwBVJ2lrBboP/e8aTH&#10;N2/y3vfy1Ww7NdLgW8cG4kUEirh0Vcu1gc/9690jKB+QK+wck4ELeVgV11c5ZpWb+IPGXaiVhLDP&#10;0EATQp9p7cuGLPqF64nFO7rBYhA51LoacJJw2+n7KEq1xZalocGeNg2Vp93ZGnibcFov45dxezpu&#10;Lt/75P1rG5Mxtzfz+hlUoDn8PcMvvqBDIUwHd+bKq86ADAlyTVJQ4j6lSxlyMJA8pKCLXP/HL34A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9pyuEVADAAAoCgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAO3bTF90AAAAGAQAADwAAAAAAAAAAAAAA&#10;AACqBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAALQGAAAAAA==&#10;">
               <v:group id="Group 918994262" o:spid="_x0000_s1027" style="position:absolute;left:22859;top:36466;width:61201;height:2667" coordsize="61200,2667" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgMoXrywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6q5ukVkx0FZG2eJBCVRBvj+wzCWbfhuw2if/eFQoeh5n5hpkvB1OLjlpXWVYQjyIQ&#10;xLnVFRcKDvuvtykI55E11pZJwZUcLBfPT3PMtO35l7qdL0SAsMtQQel9k0np8pIMupFtiIN3tq1B&#10;H2RbSN1iH+CmlkkUTaTBisNCiQ2tS8ovuz+j4LvHfvUef3bby3l9Pe0/fo7bmJR6fRlWMxCeBv8I&#10;/7c3WkEaT9N0nEwSuF8Kd0AubgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAgMoXrywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                 <v:rect id="Rectangle 1349761652" o:spid="_x0000_s1028" style="position:absolute;width:61200;height:2667;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBh2Md1xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH8n4Ts0R8IbdAycMikEjSbgkw4/wLme68J6nWuF8e0piYmP9/t/q01vG3GizteOFcymCQji0uma&#10;KwWfh9fJAwgfkDU2jknBhTxs1sPBCnPtzvxBpyJUIoawz1GBCaHNpfSlIYt+6lriyH27zmKIZ1dJ&#10;3eE5httGpkmSSYs1xwaDLT0bKo/Fr1XwvnCUvqT+qajs0vRfh7f9D2ZKjUf99hFEoD78i//cOx3n&#10;zxfL+2yW3aVw+ykCINdXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGHYx3XHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                     <w:txbxContent>
                       <w:p w14:paraId="236F7025" w14:textId="77777777" w:rsidR="002808A1" w:rsidRDefault="002808A1" w:rsidP="002808A1">
                         <w:pPr>
                           <w:textDirection w:val="btLr"/>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 615477279" o:spid="_x0000_s1029" style="position:absolute;width:14287;height:2667;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhSra4zAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUIvYjcNbaKx2yLSQqGg2BaKt0f2mUSzb+Pu2qT/3i0IHoeZ+YaZLwfTihM531hWMBkn&#10;IIhLqxuuFBz267t7ED4ga2wtk4IzeVgurq/mWGjb8xuddqESEcK+QAV1CF0hpS9rMujHtiOO3od1&#10;BkOUrpLaYR/hppVpkmTSYMNxocaOnmsqv3Y/RkHysr319N1nr2k2W1Xu8/hu26NSo5vh6RFEoCH8&#10;h//aG60gm8ymeZ7mD3C5FO+AXPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIUq2uMwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#4a235a" stroked="f">
                   <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                     <w:txbxContent>
                       <w:p w14:paraId="052DFCDC" w14:textId="77777777" w:rsidR="002808A1" w:rsidRDefault="002808A1" w:rsidP="002808A1">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:textDirection w:val="btLr"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
@@ -5685,51 +4832,51 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="5214AF1D" w14:textId="77777777" w:rsidR="00B23D72" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7E8EC7EB" w14:textId="77777777" w:rsidR="00B23D72" w:rsidRPr="00312D99" w:rsidRDefault="00B23D72" w:rsidP="00B23D72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CB113DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D16B346"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8987,53 +8134,53 @@
   <w:num w:numId="23">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00312D99"/>
     <w:rsid w:val="00015719"/>
     <w:rsid w:val="00035DAC"/>
@@ -9050,83 +8197,87 @@
     <w:rsid w:val="000E3229"/>
     <w:rsid w:val="000E3D2B"/>
     <w:rsid w:val="000F1363"/>
     <w:rsid w:val="0010154E"/>
     <w:rsid w:val="00102E7E"/>
     <w:rsid w:val="00105B44"/>
     <w:rsid w:val="00112F51"/>
     <w:rsid w:val="00114B82"/>
     <w:rsid w:val="00122FE1"/>
     <w:rsid w:val="001433BB"/>
     <w:rsid w:val="0015394A"/>
     <w:rsid w:val="00156D8E"/>
     <w:rsid w:val="0016478E"/>
     <w:rsid w:val="001919A3"/>
     <w:rsid w:val="001B0835"/>
     <w:rsid w:val="001C203F"/>
     <w:rsid w:val="001E1CD9"/>
     <w:rsid w:val="001F3323"/>
     <w:rsid w:val="001F71CD"/>
     <w:rsid w:val="00214D41"/>
     <w:rsid w:val="002218C0"/>
     <w:rsid w:val="0024532D"/>
     <w:rsid w:val="002563F7"/>
     <w:rsid w:val="0027007E"/>
     <w:rsid w:val="002741CB"/>
+    <w:rsid w:val="00275AA7"/>
     <w:rsid w:val="002808A1"/>
     <w:rsid w:val="00284AA3"/>
     <w:rsid w:val="002914D9"/>
     <w:rsid w:val="00295518"/>
     <w:rsid w:val="00296129"/>
     <w:rsid w:val="00296625"/>
     <w:rsid w:val="002A4BE5"/>
     <w:rsid w:val="002B1E1A"/>
     <w:rsid w:val="002B734D"/>
     <w:rsid w:val="002B758B"/>
     <w:rsid w:val="002C018E"/>
     <w:rsid w:val="002C5816"/>
     <w:rsid w:val="002D0481"/>
     <w:rsid w:val="002D133D"/>
     <w:rsid w:val="002E389D"/>
     <w:rsid w:val="0030096D"/>
+    <w:rsid w:val="00306D32"/>
     <w:rsid w:val="00312D99"/>
     <w:rsid w:val="003275EA"/>
     <w:rsid w:val="00335C57"/>
     <w:rsid w:val="00336DC7"/>
     <w:rsid w:val="0033726F"/>
     <w:rsid w:val="0034057F"/>
     <w:rsid w:val="00344022"/>
     <w:rsid w:val="00351BCB"/>
     <w:rsid w:val="00351CD8"/>
     <w:rsid w:val="003575E4"/>
     <w:rsid w:val="00366AD8"/>
     <w:rsid w:val="00385A45"/>
     <w:rsid w:val="003877C5"/>
     <w:rsid w:val="0039023D"/>
     <w:rsid w:val="003A2313"/>
     <w:rsid w:val="003A5991"/>
     <w:rsid w:val="003A7638"/>
+    <w:rsid w:val="003B02F4"/>
+    <w:rsid w:val="003B0594"/>
     <w:rsid w:val="003C3365"/>
     <w:rsid w:val="003C5764"/>
     <w:rsid w:val="003C7539"/>
     <w:rsid w:val="003D5CCE"/>
     <w:rsid w:val="003E172C"/>
     <w:rsid w:val="003E199B"/>
     <w:rsid w:val="004106C1"/>
     <w:rsid w:val="00417747"/>
     <w:rsid w:val="004335E6"/>
     <w:rsid w:val="00434C99"/>
     <w:rsid w:val="004424F5"/>
     <w:rsid w:val="00446773"/>
     <w:rsid w:val="004524CB"/>
     <w:rsid w:val="00465B2B"/>
     <w:rsid w:val="004903E3"/>
     <w:rsid w:val="004A47FE"/>
     <w:rsid w:val="004B0679"/>
     <w:rsid w:val="004C5324"/>
     <w:rsid w:val="004D244A"/>
     <w:rsid w:val="004F687A"/>
     <w:rsid w:val="00501976"/>
     <w:rsid w:val="00506DF2"/>
     <w:rsid w:val="00516A7B"/>
     <w:rsid w:val="00523B61"/>
     <w:rsid w:val="005240CB"/>
@@ -9177,190 +8328,199 @@
     <w:rsid w:val="00820C08"/>
     <w:rsid w:val="00843D7B"/>
     <w:rsid w:val="00844508"/>
     <w:rsid w:val="008460B1"/>
     <w:rsid w:val="00864286"/>
     <w:rsid w:val="00873650"/>
     <w:rsid w:val="008C691E"/>
     <w:rsid w:val="008E248C"/>
     <w:rsid w:val="008E7C97"/>
     <w:rsid w:val="008F00D6"/>
     <w:rsid w:val="008F1FC1"/>
     <w:rsid w:val="008F6F37"/>
     <w:rsid w:val="00901E5D"/>
     <w:rsid w:val="009063FD"/>
     <w:rsid w:val="00914D22"/>
     <w:rsid w:val="00932CDD"/>
     <w:rsid w:val="00950067"/>
     <w:rsid w:val="00957C94"/>
     <w:rsid w:val="00962A1C"/>
     <w:rsid w:val="00972C30"/>
     <w:rsid w:val="009735AF"/>
     <w:rsid w:val="009750DB"/>
     <w:rsid w:val="009777A4"/>
     <w:rsid w:val="009851FC"/>
     <w:rsid w:val="0099339B"/>
+    <w:rsid w:val="009B37C9"/>
     <w:rsid w:val="009B6A94"/>
     <w:rsid w:val="009E0C2B"/>
     <w:rsid w:val="009E5014"/>
     <w:rsid w:val="009F365A"/>
     <w:rsid w:val="00A1019E"/>
     <w:rsid w:val="00A12C3B"/>
     <w:rsid w:val="00A15D1B"/>
     <w:rsid w:val="00A327C2"/>
     <w:rsid w:val="00A344BB"/>
     <w:rsid w:val="00A36E29"/>
     <w:rsid w:val="00A411A7"/>
     <w:rsid w:val="00A52629"/>
     <w:rsid w:val="00A66B68"/>
     <w:rsid w:val="00A701B7"/>
+    <w:rsid w:val="00A73B4F"/>
     <w:rsid w:val="00A95C44"/>
     <w:rsid w:val="00AB332E"/>
     <w:rsid w:val="00AC07D2"/>
     <w:rsid w:val="00AC4D77"/>
     <w:rsid w:val="00AD1FB1"/>
     <w:rsid w:val="00AE48BA"/>
     <w:rsid w:val="00AF5484"/>
     <w:rsid w:val="00AF674C"/>
     <w:rsid w:val="00B01551"/>
     <w:rsid w:val="00B0506A"/>
     <w:rsid w:val="00B07147"/>
     <w:rsid w:val="00B101B2"/>
     <w:rsid w:val="00B23D72"/>
     <w:rsid w:val="00B50D44"/>
     <w:rsid w:val="00B77CB1"/>
+    <w:rsid w:val="00B80EAB"/>
     <w:rsid w:val="00B85043"/>
     <w:rsid w:val="00BB7CB4"/>
     <w:rsid w:val="00BD02D2"/>
     <w:rsid w:val="00BD401D"/>
     <w:rsid w:val="00C001C5"/>
     <w:rsid w:val="00C02C17"/>
     <w:rsid w:val="00C036E9"/>
     <w:rsid w:val="00C168E0"/>
     <w:rsid w:val="00C208E6"/>
     <w:rsid w:val="00C25FC7"/>
     <w:rsid w:val="00C66175"/>
     <w:rsid w:val="00C83D07"/>
+    <w:rsid w:val="00CB0545"/>
     <w:rsid w:val="00CB4981"/>
     <w:rsid w:val="00CC09D6"/>
     <w:rsid w:val="00CC17B0"/>
     <w:rsid w:val="00CC53F4"/>
     <w:rsid w:val="00D04CA3"/>
     <w:rsid w:val="00D440D4"/>
     <w:rsid w:val="00D7086D"/>
     <w:rsid w:val="00D91FC7"/>
     <w:rsid w:val="00DB0659"/>
     <w:rsid w:val="00DB08AE"/>
     <w:rsid w:val="00DB36B7"/>
+    <w:rsid w:val="00DB452D"/>
     <w:rsid w:val="00DB78F5"/>
     <w:rsid w:val="00DE377D"/>
     <w:rsid w:val="00E013DF"/>
     <w:rsid w:val="00E22422"/>
     <w:rsid w:val="00E22F36"/>
     <w:rsid w:val="00E230AD"/>
     <w:rsid w:val="00E307E8"/>
     <w:rsid w:val="00E3340B"/>
     <w:rsid w:val="00E37016"/>
     <w:rsid w:val="00E3742A"/>
     <w:rsid w:val="00E407FC"/>
     <w:rsid w:val="00E458F3"/>
     <w:rsid w:val="00E63F32"/>
+    <w:rsid w:val="00E67C01"/>
     <w:rsid w:val="00EA0C03"/>
     <w:rsid w:val="00EA3673"/>
     <w:rsid w:val="00EA4DE6"/>
     <w:rsid w:val="00EE06A5"/>
     <w:rsid w:val="00EE070A"/>
     <w:rsid w:val="00EE24CD"/>
     <w:rsid w:val="00F0175F"/>
     <w:rsid w:val="00F01E7A"/>
     <w:rsid w:val="00F11708"/>
+    <w:rsid w:val="00F12D2B"/>
     <w:rsid w:val="00F21B59"/>
     <w:rsid w:val="00F2667C"/>
     <w:rsid w:val="00F32690"/>
     <w:rsid w:val="00F44731"/>
     <w:rsid w:val="00F50377"/>
     <w:rsid w:val="00F504A6"/>
     <w:rsid w:val="00F51956"/>
     <w:rsid w:val="00F61FDE"/>
     <w:rsid w:val="00F7175D"/>
     <w:rsid w:val="00F908A4"/>
     <w:rsid w:val="00FA4552"/>
+    <w:rsid w:val="00FA45A4"/>
     <w:rsid w:val="00FB1B5E"/>
     <w:rsid w:val="00FB2095"/>
     <w:rsid w:val="00FD5B8E"/>
     <w:rsid w:val="00FE341E"/>
     <w:rsid w:val="00FE54DD"/>
     <w:rsid w:val="00FF7547"/>
     <w:rsid w:val="00FF798C"/>
+    <w:rsid w:val="476983DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="797220A6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{766E0C66-9601-451B-BDFB-78FBE3D206B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9692,50 +8852,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008460B1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00516A7B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
@@ -10516,51 +9677,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="bullets">
     <w:name w:val="bullets"/>
     <w:basedOn w:val="Content"/>
     <w:qFormat/>
     <w:rsid w:val="00434C99"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="17464843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="26487217">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11085,1256 +10246,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106607383">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...1199 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12601,50 +10561,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A986B0CDCB7F884D86DB4FA381AD89A2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ad5666019cd4b8f3f7b576433edebc4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa" xmlns:ns4="4732f17a-61f3-4c6c-91eb-f130cfcd7edd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="01d3e13007ceaa71c53903f23f61b52c" ns3:_="" ns4:_="">
     <xsd:import namespace="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <xsd:import namespace="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
@@ -12853,141 +10821,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF1E659C-9869-4131-A855-AE33B82E57FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD09FD8-AA15-44A3-9749-B20DE1E0600E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bb736d5d-b7f5-4a07-a6f9-b6d6e94365fa"/>
     <ds:schemaRef ds:uri="4732f17a-61f3-4c6c-91eb-f130cfcd7edd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA809F4-BDEB-44CE-AFF8-C69B0739DC55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>3302</Words>
-  <Characters>18823</Characters>
+  <Words>3249</Words>
+  <Characters>18521</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>154</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22081</CharactersWithSpaces>
+  <CharactersWithSpaces>21727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>FADHILAH BINTI ABDUL GHAFFAR.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A986B0CDCB7F884D86DB4FA381AD89A2</vt:lpwstr>